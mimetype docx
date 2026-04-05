--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel LE PAGE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal hazard-vulnerability patterns between drought and wildfire in New Caledonia derived from remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 146, pp.105159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2026.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of tiny irrigation tanks observed by remote sensing is in phase with groundwater depletion in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram El Hazdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101495. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water requirement in the south Mediterranean area using an explicit representation of irrigation processes into a land surface model: Case of the Tensift catchment (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.e0000297. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone soil moisture mapping at very high spatial resolution using radar-derived surface soil moisture product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Elfarkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of five global gridded precipitation estimates over a southern Mediterranean basin (Tensift, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2468850. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2025.2468850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future changes in agrometeorological extremes in the southern Mediterranean region: When and where will they affect croplands and wheatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, 110232 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a redefinition of agricultural drought periods : a case study in a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface-boundary layer connection across spatial scales of irrigation-driven thermal heterogeneity: An integrated data and modeling study of the LIAISE field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Rose Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hartogensis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Branch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.109452. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarimetric GNSS-R Airborne Data as a Function of Land Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2502105. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3270730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the C-band backscattering coefficient and interferometric coherence suitable substitutes of NDVI for the monitoring of the FAO-56 crop coefficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.108276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Timing Retrieval at the Plot Scale Using Surface Soil Moisture Derived from Sentinel Time Series in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15051449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Assessment of Model Retrievals of Surface Exchange Components Over a Row Canopy Using Directional Thermal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7343-7356. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3297709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.105448. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Mapping on Two Contrasted Climatic Contexts Using Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.804. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03701667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne GNSS-R Polarimetric Multiincidence Data Analysis for Surface Soil Moisture Estimation Over an Agricultural Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.8432-8441. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3208838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and spatialized approach to optimize irrigation water and wheat yield in the semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1335), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-Resolution Mapping of Evapotranspiration at the Catchment Scale Based on Thermal Infrared MODIS Data and ERA-Interim Reanalysis over North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhousseine Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5071. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multispectral Drought Indices in Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1813. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14081813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1133. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Agronomic Drought in a Highly Anthropogenic Context Based on Satellite Monitoring of Vegetation and Soil Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2698. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Amounts and Timing Retrieval through Data Assimilation of Surface Soil Moisture into the FAO-56 Approach in the South Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water demand based on the simulation of synthetic crop coefficients and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.637-651. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-637-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Irrigation Information Retrievals from Space and Their Utility for Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Modanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.4112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13204112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the Detection of Irrigation Events on Maize Plots Using Sentinel-1 Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1621. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Light-Use-Efficiency Model to Estimate Wheat Yield in the Semi-Arid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1524. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Predictability of Drought In Northwest Africa Using Optical and Microwave Satellite Remote Sensing Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37911-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.374--396. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of daily MODIS snow cover products to monitor snow cover dynamics over the Moroccan Atlas mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (13), pp.4697-4714. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-013-0438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated DSS for groundwater management based on remote sensing : the case of a semi-arid aquifer in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (11), pp.3209-3230. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-012-0068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00913434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02 (03), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2011.23036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of optical and radar satellite data for the detection of tillage and irrigation operations: Case study in Central Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.1120-1127. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2009.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un SIG nomade couplé à un GPS pour cartographier les paysages du Sud-Ouest toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gouaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spatialisée de l'Evapotranspiration des cultures irriguées par télédétection. Application à la gestion de l'Irrigation dans la plaine du Haouz (Marrakech, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2009.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events Over Several Summer Crops Using Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2839-2842, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GLORI Airbone GNSS-R Data for Soil Moisture Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.514-517, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of agronomic drought context based on satellite remote sensing over Western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.42, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation events on maize plots using Sentinel-1 soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using CYGNSS constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Antokoletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7014-7017, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for integrated water resources management in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zribi, M. (ed.); Brocca, L. (ed.); Tramblay, Yves (ed.); Molle, François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.157-190, 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818086-0.00007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les capteurs et les méthodes disponibles en télédétection pour aider à la gestion de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 288 p., 2020, Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.185-214, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution pour l'utilisation de la télédétection spatiale à la gestion de l'eau agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020TOU30303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel LE PAGE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal hazard-vulnerability patterns between drought and wildfire in New Caledonia derived from remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 146, pp.105159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2026.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of tiny irrigation tanks observed by remote sensing is in phase with groundwater depletion in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram El Hazdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101495. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of five global gridded precipitation estimates over a southern Mediterranean basin (Tensift, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2468850. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2025.2468850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone soil moisture mapping at very high spatial resolution using radar-derived surface soil moisture product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Elfarkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water requirement in the south Mediterranean area using an explicit representation of irrigation processes into a land surface model: Case of the Tensift catchment (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.e0000297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future changes in agrometeorological extremes in the southern Mediterranean region: When and where will they affect croplands and wheatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, 110232 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a redefinition of agricultural drought periods : a case study in a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface-boundary layer connection across spatial scales of irrigation-driven thermal heterogeneity: An integrated data and modeling study of the LIAISE field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Rose Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hartogensis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Branch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.109452. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarimetric GNSS-R Airborne Data as a Function of Land Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2502105. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3270730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the C-band backscattering coefficient and interferometric coherence suitable substitutes of NDVI for the monitoring of the FAO-56 crop coefficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.108276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Timing Retrieval at the Plot Scale Using Surface Soil Moisture Derived from Sentinel Time Series in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15051449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Assessment of Model Retrievals of Surface Exchange Components Over a Row Canopy Using Directional Thermal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7343-7356. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3297709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.105448. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Mapping on Two Contrasted Climatic Contexts Using Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.804. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03701667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne GNSS-R Polarimetric Multiincidence Data Analysis for Surface Soil Moisture Estimation Over an Agricultural Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.8432-8441. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3208838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and spatialized approach to optimize irrigation water and wheat yield in the semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1335), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multispectral Drought Indices in Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1813. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14081813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-Resolution Mapping of Evapotranspiration at the Catchment Scale Based on Thermal Infrared MODIS Data and ERA-Interim Reanalysis over North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhousseine Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5071. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1133. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Amounts and Timing Retrieval through Data Assimilation of Surface Soil Moisture into the FAO-56 Approach in the South Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Agronomic Drought in a Highly Anthropogenic Context Based on Satellite Monitoring of Vegetation and Soil Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water demand based on the simulation of synthetic crop coefficients and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.637-651. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-637-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Irrigation Information Retrievals from Space and Their Utility for Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Modanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.4112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13204112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the Detection of Irrigation Events on Maize Plots Using Sentinel-1 Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1621. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Light-Use-Efficiency Model to Estimate Wheat Yield in the Semi-Arid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1524. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Predictability of Drought In Northwest Africa Using Optical and Microwave Satellite Remote Sensing Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37911-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.374--396. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of daily MODIS snow cover products to monitor snow cover dynamics over the Moroccan Atlas mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (13), pp.4697-4714. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-013-0438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated DSS for groundwater management based on remote sensing : the case of a semi-arid aquifer in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (11), pp.3209-3230. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-012-0068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00913434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02 (03), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2011.23036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of optical and radar satellite data for the detection of tillage and irrigation operations: Case study in Central Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.1120-1127. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2009.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un SIG nomade couplé à un GPS pour cartographier les paysages du Sud-Ouest toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gouaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spatialisée de l'Evapotranspiration des cultures irriguées par télédétection. Application à la gestion de l'Irrigation dans la plaine du Haouz (Marrakech, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2009.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events Over Several Summer Crops Using Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2839-2842, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GLORI Airbone GNSS-R Data for Soil Moisture Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.514-517, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of agronomic drought context based on satellite remote sensing over Western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.42, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation events on maize plots using Sentinel-1 soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using CYGNSS constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Antokoletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7014-7017, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for integrated water resources management in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zribi, M. (ed.); Brocca, L. (ed.); Tramblay, Yves (ed.); Molle, François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.157-190, 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818086-0.00007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les capteurs et les méthodes disponibles en télédétection pour aider à la gestion de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 288 p., 2020, Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.185-214, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution pour l'utilisation de la télédétection spatiale à la gestion de l'eau agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020TOU30303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2026.105159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Hazdour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109507" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462251v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Oukaddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2025.2468850" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271460v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rose Mangan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hartogensis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3270730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04428679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chakir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15051449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellvert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3297709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Elwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050804" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3208838" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toumi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.91" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseine Diarra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142698" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142667" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-637-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Modanesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13204112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101621" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Toumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10101524" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37911-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMFRB1WD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.02.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gouaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaafar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282768" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281756" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Antokoletz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Pierdicca" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898643" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aouissi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818086-0.00007-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30303" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2026.105159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Hazdour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Oukaddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2025.2468850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouaadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271460v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rose Mangan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hartogensis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3270730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04428679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chakir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15051449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellvert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3297709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Elwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050804" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3208838" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toumi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.91" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseine Diarra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142667" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-637-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Modanesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13204112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101621" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Toumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10101524" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37911-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMFRB1WD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.02.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gouaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaafar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282768" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281756" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Antokoletz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Pierdicca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898643" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aouissi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818086-0.00007-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30303" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>