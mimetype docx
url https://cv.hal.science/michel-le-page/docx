--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel LE PAGE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal hazard-vulnerability patterns between drought and wildfire in New Caledonia derived from remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 146, pp.105159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2026.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of tiny irrigation tanks observed by remote sensing is in phase with groundwater depletion in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram El Hazdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101495. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of five global gridded precipitation estimates over a southern Mediterranean basin (Tensift, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2468850. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2025.2468850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone soil moisture mapping at very high spatial resolution using radar-derived surface soil moisture product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Elfarkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water requirement in the south Mediterranean area using an explicit representation of irrigation processes into a land surface model: Case of the Tensift catchment (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.e0000297. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future changes in agrometeorological extremes in the southern Mediterranean region: When and where will they affect croplands and wheatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, 110232 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a redefinition of agricultural drought periods : a case study in a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface-boundary layer connection across spatial scales of irrigation-driven thermal heterogeneity: An integrated data and modeling study of the LIAISE field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Rose Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hartogensis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Branch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.109452. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarimetric GNSS-R Airborne Data as a Function of Land Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2502105. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3270730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the C-band backscattering coefficient and interferometric coherence suitable substitutes of NDVI for the monitoring of the FAO-56 crop coefficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.108276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Timing Retrieval at the Plot Scale Using Surface Soil Moisture Derived from Sentinel Time Series in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15051449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Assessment of Model Retrievals of Surface Exchange Components Over a Row Canopy Using Directional Thermal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7343-7356. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3297709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.105448. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Mapping on Two Contrasted Climatic Contexts Using Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.804. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03701667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne GNSS-R Polarimetric Multiincidence Data Analysis for Surface Soil Moisture Estimation Over an Agricultural Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.8432-8441. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3208838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and spatialized approach to optimize irrigation water and wheat yield in the semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1335), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multispectral Drought Indices in Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1813. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14081813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-Resolution Mapping of Evapotranspiration at the Catchment Scale Based on Thermal Infrared MODIS Data and ERA-Interim Reanalysis over North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhousseine Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5071. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1133. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Amounts and Timing Retrieval through Data Assimilation of Surface Soil Moisture into the FAO-56 Approach in the South Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Agronomic Drought in a Highly Anthropogenic Context Based on Satellite Monitoring of Vegetation and Soil Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water demand based on the simulation of synthetic crop coefficients and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.637-651. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-637-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Irrigation Information Retrievals from Space and Their Utility for Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Modanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.4112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13204112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the Detection of Irrigation Events on Maize Plots Using Sentinel-1 Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1621. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Light-Use-Efficiency Model to Estimate Wheat Yield in the Semi-Arid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1524. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Predictability of Drought In Northwest Africa Using Optical and Microwave Satellite Remote Sensing Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37911-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.374--396. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of daily MODIS snow cover products to monitor snow cover dynamics over the Moroccan Atlas mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (13), pp.4697-4714. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-013-0438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated DSS for groundwater management based on remote sensing : the case of a semi-arid aquifer in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (11), pp.3209-3230. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-012-0068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00913434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02 (03), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2011.23036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of optical and radar satellite data for the detection of tillage and irrigation operations: Case study in Central Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.1120-1127. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2009.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un SIG nomade couplé à un GPS pour cartographier les paysages du Sud-Ouest toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gouaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spatialisée de l'Evapotranspiration des cultures irriguées par télédétection. Application à la gestion de l'Irrigation dans la plaine du Haouz (Marrakech, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2009.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events Over Several Summer Crops Using Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2839-2842, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GLORI Airbone GNSS-R Data for Soil Moisture Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.514-517, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of agronomic drought context based on satellite remote sensing over Western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.42, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation events on maize plots using Sentinel-1 soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using CYGNSS constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Antokoletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7014-7017, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for integrated water resources management in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zribi, M. (ed.); Brocca, L. (ed.); Tramblay, Yves (ed.); Molle, François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.157-190, 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818086-0.00007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les capteurs et les méthodes disponibles en télédétection pour aider à la gestion de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 288 p., 2020, Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.185-214, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution pour l'utilisation de la télédétection spatiale à la gestion de l'eau agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020TOU30303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel LE PAGE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal hazard-vulnerability patterns between drought and wildfire in New Caledonia derived from remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 146, pp.105159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2026.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of tiny irrigation tanks observed by remote sensing is in phase with groundwater depletion in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram El Hazdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101495. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water requirement in the south Mediterranean area using an explicit representation of irrigation processes into a land surface model: Case of the Tensift catchment (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.e0000297. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of five global gridded precipitation estimates over a southern Mediterranean basin (Tensift, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2468850. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2025.2468850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone soil moisture mapping at very high spatial resolution using radar-derived surface soil moisture product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Elfarkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future changes in agrometeorological extremes in the southern Mediterranean region: When and where will they affect croplands and wheatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, 110232 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a redefinition of agricultural drought periods : a case study in a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface-boundary layer connection across spatial scales of irrigation-driven thermal heterogeneity: An integrated data and modeling study of the LIAISE field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Rose Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hartogensis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Branch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.109452. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarimetric GNSS-R Airborne Data as a Function of Land Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2502105. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3270730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the C-band backscattering coefficient and interferometric coherence suitable substitutes of NDVI for the monitoring of the FAO-56 crop coefficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.108276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Timing Retrieval at the Plot Scale Using Surface Soil Moisture Derived from Sentinel Time Series in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15051449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Assessment of Model Retrievals of Surface Exchange Components Over a Row Canopy Using Directional Thermal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7343-7356. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3297709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.105448. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Mapping on Two Contrasted Climatic Contexts Using Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.804. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03701667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne GNSS-R Polarimetric Multiincidence Data Analysis for Surface Soil Moisture Estimation Over an Agricultural Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.8432-8441. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3208838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and spatialized approach to optimize irrigation water and wheat yield in the semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1335), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-Resolution Mapping of Evapotranspiration at the Catchment Scale Based on Thermal Infrared MODIS Data and ERA-Interim Reanalysis over North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhousseine Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5071. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multispectral Drought Indices in Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1813. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14081813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1133. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Amounts and Timing Retrieval through Data Assimilation of Surface Soil Moisture into the FAO-56 Approach in the South Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Agronomic Drought in a Highly Anthropogenic Context Based on Satellite Monitoring of Vegetation and Soil Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water demand based on the simulation of synthetic crop coefficients and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.637-651. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-637-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Irrigation Information Retrievals from Space and Their Utility for Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Modanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.4112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13204112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the Detection of Irrigation Events on Maize Plots Using Sentinel-1 Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1621. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Light-Use-Efficiency Model to Estimate Wheat Yield in the Semi-Arid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1524. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Predictability of Drought In Northwest Africa Using Optical and Microwave Satellite Remote Sensing Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37911-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.374--396. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of daily MODIS snow cover products to monitor snow cover dynamics over the Moroccan Atlas mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (13), pp.4697-4714. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-013-0438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated DSS for groundwater management based on remote sensing : the case of a semi-arid aquifer in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (11), pp.3209-3230. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-012-0068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00913434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02 (03), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2011.23036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of optical and radar satellite data for the detection of tillage and irrigation operations: Case study in Central Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.1120-1127. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2009.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un SIG nomade couplé à un GPS pour cartographier les paysages du Sud-Ouest toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gouaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spatialisée de l'Evapotranspiration des cultures irriguées par télédétection. Application à la gestion de l'Irrigation dans la plaine du Haouz (Marrakech, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2009.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events Over Several Summer Crops Using Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2839-2842, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GLORI Airbone GNSS-R Data for Soil Moisture Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.514-517, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of agronomic drought context based on satellite remote sensing over Western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.42, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation events on maize plots using Sentinel-1 soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using CYGNSS constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Antokoletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7014-7017, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for integrated water resources management in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zribi, M. (ed.); Brocca, L. (ed.); Tramblay, Yves (ed.); Molle, François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.157-190, 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818086-0.00007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les capteurs et les méthodes disponibles en télédétection pour aider à la gestion de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 288 p., 2020, Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.185-214, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution pour l'utilisation de la télédétection spatiale à la gestion de l'eau agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020TOU30303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2026.105159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Hazdour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Oukaddour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2025.2468850" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouaadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109507" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974639v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271460v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rose Mangan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hartogensis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3270730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04428679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chakir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15051449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellvert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3297709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Elwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050804" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3208838" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toumi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.91" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseine Diarra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142667" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-637-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Modanesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13204112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101621" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Toumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10101524" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37911-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMFRB1WD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.02.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gouaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaafar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282768" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281756" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Antokoletz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Pierdicca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898643" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aouissi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818086-0.00007-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30303" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2026.105159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Hazdour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Oukaddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2025.2468850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouaadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109507" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271460v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rose Mangan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hartogensis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3270730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04428679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chakir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15051449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellvert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3297709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Elwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050804" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3208838" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toumi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.91" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseine Diarra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142667" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-637-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Modanesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13204112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101621" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Toumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10101524" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37911-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMFRB1WD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.02.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gouaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaafar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282768" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281756" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Antokoletz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Pierdicca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898643" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aouissi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818086-0.00007-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30303" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>