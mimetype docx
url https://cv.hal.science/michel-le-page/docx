--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel LE PAGE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal hazard-vulnerability patterns between drought and wildfire in New Caledonia derived from remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 146, pp.105159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2026.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of tiny irrigation tanks observed by remote sensing is in phase with groundwater depletion in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram El Hazdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101495. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water requirement in the south Mediterranean area using an explicit representation of irrigation processes into a land surface model: Case of the Tensift catchment (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.e0000297. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of five global gridded precipitation estimates over a southern Mediterranean basin (Tensift, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2468850. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2025.2468850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone soil moisture mapping at very high spatial resolution using radar-derived surface soil moisture product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Elfarkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future changes in agrometeorological extremes in the southern Mediterranean region: When and where will they affect croplands and wheatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, 110232 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a redefinition of agricultural drought periods : a case study in a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface-boundary layer connection across spatial scales of irrigation-driven thermal heterogeneity: An integrated data and modeling study of the LIAISE field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Rose Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hartogensis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Branch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.109452. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarimetric GNSS-R Airborne Data as a Function of Land Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2502105. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3270730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the C-band backscattering coefficient and interferometric coherence suitable substitutes of NDVI for the monitoring of the FAO-56 crop coefficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.108276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Timing Retrieval at the Plot Scale Using Surface Soil Moisture Derived from Sentinel Time Series in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1449. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15051449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Assessment of Model Retrievals of Surface Exchange Components Over a Row Canopy Using Directional Thermal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7343-7356. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3297709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.105448. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Mapping on Two Contrasted Climatic Contexts Using Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.804. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03701667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne GNSS-R Polarimetric Multiincidence Data Analysis for Surface Soil Moisture Estimation Over an Agricultural Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.8432-8441. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3208838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and spatialized approach to optimize irrigation water and wheat yield in the semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1335), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-Resolution Mapping of Evapotranspiration at the Catchment Scale Based on Thermal Infrared MODIS Data and ERA-Interim Reanalysis over North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhousseine Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5071. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multispectral Drought Indices in Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1813. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14081813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1133. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Amounts and Timing Retrieval through Data Assimilation of Surface Soil Moisture into the FAO-56 Approach in the South Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Agronomic Drought in a Highly Anthropogenic Context Based on Satellite Monitoring of Vegetation and Soil Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water demand based on the simulation of synthetic crop coefficients and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.637-651. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-637-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Irrigation Information Retrievals from Space and Their Utility for Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Modanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.4112. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13204112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the Detection of Irrigation Events on Maize Plots Using Sentinel-1 Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1621. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Light-Use-Efficiency Model to Estimate Wheat Yield in the Semi-Arid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1524. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Predictability of Drought In Northwest Africa Using Optical and Microwave Satellite Remote Sensing Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37911-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.374--396. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of daily MODIS snow cover products to monitor snow cover dynamics over the Moroccan Atlas mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (13), pp.4697-4714. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-013-0438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated DSS for groundwater management based on remote sensing : the case of a semi-arid aquifer in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (11), pp.3209-3230. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-012-0068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00913434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02 (03), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2011.23036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of optical and radar satellite data for the detection of tillage and irrigation operations: Case study in Central Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.1120-1127. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2009.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un SIG nomade couplé à un GPS pour cartographier les paysages du Sud-Ouest toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gouaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spatialisée de l'Evapotranspiration des cultures irriguées par télédétection. Application à la gestion de l'Irrigation dans la plaine du Haouz (Marrakech, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2009.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events Over Several Summer Crops Using Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2839-2842, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GLORI Airbone GNSS-R Data for Soil Moisture Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.514-517, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of agronomic drought context based on satellite remote sensing over Western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.42, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation events on maize plots using Sentinel-1 soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using CYGNSS constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Antokoletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7014-7017, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for integrated water resources management in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zribi, M. (ed.); Brocca, L. (ed.); Tramblay, Yves (ed.); Molle, François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.157-190, 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818086-0.00007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les capteurs et les méthodes disponibles en télédétection pour aider à la gestion de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 288 p., 2020, Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.185-214, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution pour l'utilisation de la télédétection spatiale à la gestion de l'eau agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020TOU30303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel LE PAGE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal hazard-vulnerability patterns between drought and wildfire in New Caledonia derived from remote sensing products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Despinoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 146, pp.105159. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2026.105159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of National Development Policies on Agricultural Land Use Dynamics in Chichaoua, Morocco: A Two-Decade Remote Sensing Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram El Hazdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Montginoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Applications: Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 42, pp.102034. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsase.2026.102034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proliferation of tiny irrigation tanks observed by remote sensing is in phase with groundwater depletion in Morocco.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Benaabidate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram El Hazdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas El Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101495. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water requirement in the south Mediterranean area using an explicit representation of irrigation processes into a land surface model: Case of the Tensift catchment (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Quintana-Segui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barella-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (2), pp.e0000297. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of five global gridded precipitation estimates over a southern Mediterranean basin (Tensift, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatics, Natural Hazards and Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2468850. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19475705.2025.2468850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone soil moisture mapping at very high spatial resolution using radar-derived surface soil moisture product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Elfarkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 314, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2025.109507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of very high-resolution surface soil moisture products over Catalonia (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovani Paolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.114225. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2024.114225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future changes in agrometeorological extremes in the southern Mediterranean region: When and where will they affect croplands and wheatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Mirgol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dieppois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Northey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Eden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 358, 110232 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a redefinition of agricultural drought periods : a case study in a Mediterranean semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Oukaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), pp.83. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs16010083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Polarimetric GNSS-R Airborne Data as a Function of Land Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.2502105. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2023.3270730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The surface-boundary layer connection across spatial scales of irrigation-driven thermal heterogeneity: An integrated data and modeling study of the LIAISE field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Rose Mangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Hartogensis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Branch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 335, pp.109452. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the C-band backscattering coefficient and interferometric coherence suitable substitutes of NDVI for the monitoring of the FAO-56 crop coefficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 282, pp.108276. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Timing Retrieval at the Plot Scale Using Surface Soil Moisture Derived from Sentinel Time Series in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.1449. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15051449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation and Assessment of Model Retrievals of Surface Exchange Components Over a Row Canopy Using Directional Thermal Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mwangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7343-7356. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3297709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional sub-daily stochastic weather generator based on reanalyses for surface water stress estimation in central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 155, pp.105448. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Mapping on Two Contrasted Climatic Contexts Using Sentinel-1 and Sentinel-2 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Elwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.804. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14050804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03701667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne GNSS-R Polarimetric Multiincidence Data Analysis for Surface Soil Moisture Estimation Over an Agricultural Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.8432-8441. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3208838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and spatialized approach to optimize irrigation water and wheat yield in the semi-arid areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1335), pp.717-724. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium-Resolution Mapping of Evapotranspiration at the Catchment Scale Based on Thermal Infrared MODIS Data and ERA-Interim Reanalysis over North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhousseine Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (20), pp.5071. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14205071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Multispectral Drought Indices in Central Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Farhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Kassouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Lili Chabaane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1813. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14081813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation Amounts and Timing Retrieval through Data Assimilation of Surface Soil Moisture into the FAO-56 Approach in the South Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ouaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Agronomic Drought in a Highly Anthropogenic Context Based on Satellite Monitoring of Vegetation and Soil Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2698. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13142698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (6), pp.1133. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13061133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present and Future High-Resolution Climate Forcings over Semiarid Catchments: Case of the Tensift (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Moucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahoucine Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Saaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.370. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12030370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection of irrigation water demand based on the simulation of synthetic crop coefficients and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (2), pp.637-651. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-25-637-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Irrigation Information Retrievals from Space and Their Utility for Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Massari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Modanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Dari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.4112. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13204112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for the Detection of Irrigation Events on Maize Plots Using Sentinel-1 Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.1621. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12101621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for drought assessment in the Mediterranean region under future climate scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristeidis Koutroulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio M Vicente-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Volaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 210, pp.103348. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple Light-Use-Efficiency Model to Estimate Wheat Yield in the Semi-Arid Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ezzahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Ait Hssaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1524. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Predictability of Drought In Northwest Africa Using Optical and Microwave Satellite Remote Sensing Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37911-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow hydrology in Mediterranean mountain regions: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. López-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 551, pp.374--396. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.05.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of daily MODIS snow cover products to monitor snow cover dynamics over the Moroccan Atlas mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (13), pp.4697-4714. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-013-0438-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated DSS for groundwater management based on remote sensing : the case of a semi-arid aquifer in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berjamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (11), pp.3209-3230. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-012-0068-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00913434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Er-Raki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chehbouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences in China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 02 (03), pp.273-282. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2011.23036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01199043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of optical and radar satellite data for the detection of tillage and irrigation operations: Case study in Central Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96, pp.1120-1127. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2009.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un SIG nomade couplé à un GPS pour cartographier les paysages du Sud-Ouest toulousain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Gouaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 118, pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation spatialisée de l'Evapotranspiration des cultures irriguées par télédétection. Application à la gestion de l'Irrigation dans la plaine du Haouz (Marrakech, Maroc).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Helson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (1), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sec.2009.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00389327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Irrigation Events Over Several Summer Crops Using Sentinel-1 Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.2839-2842, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of GLORI Airbone GNSS-R Data for Soil Moisture Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dehaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Pasadena, United States. pp.514-517, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10281756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of agronomic drought context based on satellite remote sensing over Western Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.42, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of irrigation events on maize plots using Sentinel-1 soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Anthony Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assenbly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture estimation using CYGNSS constellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Antokoletz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazzareno Pierdicca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.7014-7017, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land surface Interactions with the Atmosphere over the Iberian Semi-arid Environment (LIAISE) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Boone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Best</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Cuxart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Polcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quintana Seguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MetMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la télédétection pour l’étude des systèmes de culture dans le cadre de la gestion de l’eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire organisé par l’UMT eau « Connaitre et modéliser les systèmes de culture d’un territoire dans un but de gestion quantitative de l’eau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for integrated water resources management in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aouissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zribi, M. (ed.); Brocca, L. (ed.); Tramblay, Yves (ed.); Molle, François (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water resources in the Mediterranean region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.157-190, 2020, 978-0-12-818086-0. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818086-0.00007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03306830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les capteurs et les méthodes disponibles en télédétection pour aider à la gestion de l’eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Khabba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau en milieu agricole : outils et méthodes pour une gestion intégrée et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, 288 p., 2020, Synthèses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QGIS and applications in water and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.185-214, 2018, Earth systems-Environmental sciences, QGIS in Remote Sensing Set, vol. 4, 978-1-78630-271-7. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119476726.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une contribution pour l'utilisation de la télédétection spatiale à la gestion de l'eau agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Paul Sabatier - Toulouse III, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020TOU30303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03404618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2026.105159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Hazdour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Oukaddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2025.2468850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouaadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109507" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010083" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271460v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rose Mangan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hartogensis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3270730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04428679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chakir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257620v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15051449" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208842v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellvert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3297709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Elwan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050804" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3208838" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toumi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.91" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821757v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseine Diarra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142667" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317891v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142698" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317890v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-637-2021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Modanesi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13204112" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101621" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928741v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Toumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10101524" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37911-x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218794v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMFRB1WD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.02.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gouaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaafar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282768" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281756" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599402" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395380v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Antokoletz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Pierdicca" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898643" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aouissi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818086-0.00007-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607091v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404618v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30303" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Neuhauser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2026.105159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram El Hazdour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2026.102034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199157v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Benaabidate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Ouali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moucha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Quintana-Segui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barella-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462251v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Oukaddour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2025.2468850" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404508v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouaadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ayari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2025.109507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04646359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Paolini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2024.114225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Mirgol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dieppois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Northey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Eden" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600089v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010083" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263711v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dehaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3270730" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271460v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Rose Mangan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Hartogensis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Branch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109452" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04428679v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Chakir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Dari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15051449" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Bellvert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3297709" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821758v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kassouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105448" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Elwan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14050804" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3208838" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821760v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toumi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.91" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhousseine Diarra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14205071" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Lili Chabaane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14081813" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142667" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317891v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Nativel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13142698" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Saaidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12030370" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317890v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Berjamy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-637-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410551v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Modanesi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gruber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13204112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02613686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel El Hajj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101621" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristeidis Koutroulis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Samaniego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio M Vicente-Serrano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928741v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Toumi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10101524" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37911-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Fayad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. L&#243;pez-Moreno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.05.063" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218794v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudhar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.01.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMFRB1WD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2009.02.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Gouaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bazzi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Jaafar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282768" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10281756" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410569v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599402" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Antokoletz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazzareno Pierdicca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898643" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439367v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Best" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cuxart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Polcher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quintana Segu&#237;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336104v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aouissi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818086-0.00007-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543656v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607091v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baghdadi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476726.ch6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03404618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020TOU30303" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>