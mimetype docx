--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -3184,247 +3184,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00838806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation Semantics for Link Validity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kiabora: An Analyzer of Existential Rule Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mannheim, Germany. pp.241-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02621-3_27⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00921018v1</w:t>
+                <w:t xml:space="preserve">lirmm-00934018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiabora: An Analyzer of Existential Rule Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation Semantics for Link Validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guizol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_22⟩</w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cambridge, United Kingdom. pp.359-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02621-3_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00934018v1</w:t>
+                <w:t xml:space="preserve">lirmm-00921018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, Complete, and Minimal Query Rewriting for Existential Rules</w:t>
               </w:r>
@@ -3648,51 +3648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Link Validity in Bibliographic Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,286 +4504,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00537351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Distinguishing Answers in Conceptual Graph Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.233-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
+                <w:t xml:space="preserve">lirmm-00374749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Answers in Conceptual Graph Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00374749v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et exploitation de données temporelles pour un portail d'e-tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,264 +5057,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00394383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query-Answering CG Knowledge Bases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Dieng-Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.147-160, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_10⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00300160v1</w:t>
+                <w:t xml:space="preserve">lirmm-00389753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Query-Answering CG Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.147-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00389753v2</w:t>
+                <w:t xml:space="preserve">lirmm-00300160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la déduction dans le fragment {Existe,Et,Neg} de la logique du premier ordre à SAT</w:t>
               </w:r>
@@ -5606,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes notions de réponses pour un système d'interrogation de bases de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2008 - 19es Journées Francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5861,51 +5861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation formelle graphique de documents multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,51 +5969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and Graphical Annotations for Digital Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6397,51 +6397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8192,51 +8192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation Semantics for Link Validity: Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,51 +8696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Link Validity and Entity Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9149,90 +9149,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'annotation basé sur des ontologies modulaires et des graphes conceptuels emboîtés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07011, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9512,177 +9512,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitionistic Atomic Negation in Simple Conceptual Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Graph-Based Study of the Containment Problem of Conjunctive Queries with Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">05015, 2005, 6 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05076, 2005, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106620v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Study of the Containment Problem of Conjunctive Queries with Negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intuitionistic Atomic Negation in Simple Conceptual Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">05076, 2005, 10 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05015, 2005, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106673v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OWL-SG : Un Sous-Langage pour la Famille OWL</w:t>
               </w:r>
@@ -10167,51 +10167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00587012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2011.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRM2MBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0103-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5WXVBL5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.03.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T465L82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05246623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/42" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.05973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00933702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02741-8_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00921018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guizol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3Z8Z7V45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764341v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mohamed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_35" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9FCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH8DPMCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15431-7_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZL0HR9W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00300160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98ZMWG0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bianchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965893_28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283893" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cramp&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02922020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187747v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01093640v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903375v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00713182v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00587012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2011.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRM2MBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0103-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5WXVBL5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.03.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T465L82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05246623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/42" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.05973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00933702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02741-8_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3Z8Z7V45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00921018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guizol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764341v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mohamed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_35" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9FCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH8DPMCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15431-7_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZL0HR9W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00300160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98ZMWG0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bianchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965893_28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283893" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cramp&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02922020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187747v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01093640v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903375v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00713182v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>