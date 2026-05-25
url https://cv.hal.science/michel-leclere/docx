--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1177,256 +1177,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-05229486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Query Rewriting with Disjunctive Existential Rules and Mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.429-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2023/42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04304601v1</w:t>
+                <w:t xml:space="preserve">lirmm-04272014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Rewriting with Disjunctive Existential Rules and Mappings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InteGraal: a Tool for Data-Integration and Reasoning on Heterogeneous and Federated Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KR 2023 - 20th International Conference on Principles of Knowledge Representation and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA 2023 - 39.Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04272014v1</w:t>
+                <w:t xml:space="preserve">lirmm-04304601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Rewriting with Disjunctive Existential Rules and Mappings</w:t>
               </w:r>
@@ -1510,395 +1510,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04272033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A General Framework to Build and Assess the Quality of Authority Links</w:t>
+                <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Pierre Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP 2019 - 10th International Conference on Knowledge Capture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marina Del Rey, CA, United States. pp.13-20, </w:t>
+              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1581-1587, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3360901.3364421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02281702v1</w:t>
+                <w:t xml:space="preserve">lirmm-02148142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boolean Recombinase-Based Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pérution-Kihli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ulliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourhis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2019/219⟩</w:t>
+              <w:t xml:space="preserve">TPNC 2019 - 8th International Conference on Theory and Practice of Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kingstone, Canada. pp.82-94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02148142v1</w:t>
+                <w:t xml:space="preserve">lirmm-02416052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boolean Recombinase-Based Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Ulliana</w:t>
+                <w:t xml:space="preserve">A General Framework to Build and Assess the Quality of Authority Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPNC 2019 - 8th International Conference on Theory and Practice of Natural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Kingstone, Canada. pp.82-94, </w:t>
+              <w:t xml:space="preserve">K-CAP 2019 - 10th International Conference on Knowledge Capture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marina Del Rey, CA, United States. pp.13-20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34500-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3360901.3364421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02416052v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02281702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Single Approach to Decide Chase Termination on Linear Existential Rules</w:t>
               </w:r>
@@ -2057,51 +2057,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Workshop on Description Logics (DL)</w:t>
+              <w:t xml:space="preserve">DL 2018 - 31st International Workshop on Description Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01892353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2354,247 +2354,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01662689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datalog+, RuleML and OWL 2: Formats and Translations for Existential Rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Gutierrez</w:t>
+                <w:t xml:space="preserve">Query Rewriting for Existential Rules with Compiled Preorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RuleML: Web Rule Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.3006-3112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172069v1</w:t>
+                <w:t xml:space="preserve">lirmm-01164851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Rewriting for Existential Rules with Compiled Preorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie König</w:t>
+                <w:t xml:space="preserve">Datalog+, RuleML and OWL 2: Formats and Translations for Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swan Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI: International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.3006-3112</w:t>
+              <w:t xml:space="preserve">RuleML: Web Rule Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01164851v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graal: A Toolkit for Query Answering with Existential Rules</w:t>
               </w:r>
@@ -2619,51 +2619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Sipieter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,51 +2710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de la sémantique des clés dans le Web sémantique : un point de vue théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2835,51 +2835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SudocAD: A Knowledge-Based System for the Author Linkage Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Key Semantics for the RDF Datasets: Experiments and Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Atencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,364 +3067,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01090357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Exploration of the Query Rewriting Space with Existential Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie König</w:t>
+                <w:t xml:space="preserve">Aggregation Semantics for Link Validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guizol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_10⟩</w:t>
+              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cambridge, United Kingdom. pp.359-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-02621-3_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00838806v1</w:t>
+                <w:t xml:space="preserve">lirmm-00921018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiabora: An Analyzer of Existential Rule Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swan Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Mannheim, Germany. pp.241-246, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00934018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation Semantics for Link Validity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+                <w:t xml:space="preserve">On the Exploration of the Query Rewriting Space with Existential Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI: Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Cambridge, United Kingdom. pp.359-372, </w:t>
+              <w:t xml:space="preserve">RR: Web Reasoning and Rule Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Mannheim, Germany. pp.123-137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-02621-3_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39666-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00921018v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00838806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, Complete, and Minimal Query Rewriting for Existential Rules</w:t>
               </w:r>
@@ -3648,51 +3648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Link Validity in Bibliographic Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4398,77 +4398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical, graph based knowledge representation with CoGui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4504,286 +4504,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00537351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Answers in Conceptual Graph Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00374749v1</w:t>
+                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RDF to Conceptual Graphs Translations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Chein</w:t>
+                <w:t xml:space="preserve">Distinguishing Answers in Conceptual Graph Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.233-246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03079-6_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00410621v1</w:t>
+                <w:t xml:space="preserve">lirmm-00374749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et exploitation de données temporelles pour un portail d'e-tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,264 +5057,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00394383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Query-Answering CG Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.147-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00389753v2</w:t>
+                <w:t xml:space="preserve">lirmm-00300160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query-Answering CG Knowledge Bases</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Dieng-Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.147-160, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00300160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00389753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la déduction dans le fragment {Existe,Et,Neg} de la logique du premier ordre à SAT</w:t>
               </w:r>
@@ -5606,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes notions de réponses pour un système d'interrogation de bases de graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2008 - 19es Journées Francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5861,90 +5861,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation formelle graphique de documents multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2007 - 18es Journées Francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.313-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5969,90 +5969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal and Graphical Annotations for Digital Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SADPI'07: Semantically Aware Document Processing and Indexing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.069-078, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6080,299 +6080,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00194441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Reasoning into a Knowledge Management Tool: An Industrial Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Carloni</w:t>
+                <w:t xml:space="preserve">Mapping Contexts to Vocabularies to Represent Intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEA-AIE'06: Advances in Applied Artificial Intelligence, 19th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Annecy (France), pp.590-599</w:t>
+              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.44-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00156532v1</w:t>
+                <w:t xml:space="preserve">lirmm-00112949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Contexts to Vocabularies to Represent Intentions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Simple Conceptual Graphs with Atomic Negation and Difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI: European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.44-46</w:t>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.331-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112949v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00113160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Conceptual Graphs with Atomic Negation and Difference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Reasoning into a Knowledge Management Tool: An Industrial Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.331-345</w:t>
+              <w:t xml:space="preserve">IEA-AIE'06: Advances in Applied Artificial Intelligence, 19th International Conference on Industrial, Engineering and Other Applications of Applied Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Annecy (France), pp.590-599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113160v1</w:t>
+                <w:t xml:space="preserve">lirmm-00156532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Benchmarks for Conceptual Graphs Tools</w:t>
               </w:r>
@@ -6384,77 +6384,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS-TIW: Conceptual Structures Tool Interoperability Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.72-86</w:t>
@@ -7676,90 +7676,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblivious and Semi-Oblivious Boundedness for Existential Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ulliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7903,64 +7903,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème d'identification d'entités nommées dans des bases de donnés documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8021,51 +8021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LIRMM. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8192,51 +8192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation Semantics for Link Validity: Technical Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8280,51 +8280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Key Semantics for the Semantic Web : a Theoretical View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8608,51 +8608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SudocAD: A Knowledge-Based System for Object Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8696,51 +8696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Link Validity and Entity Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guizol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8784,51 +8784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entities and Surrogates in Knowledge Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9136,103 +9136,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle d'annotation basé sur des ontologies modulaires et des graphes conceptuels emboîtés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07011, 2007, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9512,177 +9512,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graph-Based Study of the Containment Problem of Conjunctive Queries with Negation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intuitionistic Atomic Negation in Simple Conceptual Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leclère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">05076, 2005, 10 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05015, 2005, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106673v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intuitionistic Atomic Negation in Simple Conceptual Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Graph-Based Study of the Containment Problem of Conjunctive Queries with Negation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mugnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">05015, 2005, 6 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05076, 2005, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106620v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OWL-SG : Un Sous-Langage pour la Famille OWL</w:t>
               </w:r>
@@ -10167,51 +10167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00587012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2011.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRM2MBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0103-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5WXVBL5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.03.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T465L82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05246623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/42" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.05973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164851v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00933702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02741-8_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_10" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_22" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3Z8Z7V45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00921018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guizol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_27" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764341v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mohamed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_35" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9FCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH8DPMCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15431-7_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZL0HR9W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00300160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98ZMWG0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bianchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965893_28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283893" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156532v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cramp&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02922020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187747v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01093640v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903375v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00713182v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ulliana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068420000083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guiziou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.8b00016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Thomazo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-140153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00587012v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2011.03.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MRM2MBT2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carloni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0103-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5WXVBL5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2006.03.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T465L82-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05246623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;rution-Kihli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05229486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Moraes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Porto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2023/42" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04304601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04272033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2306.05973" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourhis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02416052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34500-6_5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281702v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360901.3364421" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02148200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2019.18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99906-7_4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01662689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mayonove" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/150987" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swan Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172063v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sipieter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21542-6_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00933702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02741-8_8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01090357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08389-6_7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00921018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guizol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02621-3_27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_22" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3Z8Z7V45-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39666-3_10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764341v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33203-6_10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00763664v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618779v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mohamed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_35" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RCQ9FCL1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15251-1_27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DH8DPMCL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00535780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537836v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15431-7_1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BZL0HR9W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03079-6_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00364920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00410130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394383v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00300160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355290v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-98ZMWG0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00354871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balm&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bianchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11965893_28" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1283880.1283893" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113160v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156532v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112998v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00156561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Trichet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Furst" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bourse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cramp&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02922020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02920624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892375v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01187747v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01093640v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825634v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00936246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00903375v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00713182v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00765100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647284v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618868v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00463579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441907v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00289250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00148889v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102706v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106620v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106650v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109212v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>