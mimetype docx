--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -173,2493 +173,2493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spuren barocker Sprachstrukturen in der heutigen deutschen Sprache: periodischer Stil und neue Rhetorik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabine Voda Eschgfäller; Milan Hornacek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olmützer Beiträge zur Barockforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thelem, pp.31-52, 2024, 978-3-95908-800-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zur Verbellipse im 16. Und 17 Jh.: neue Beobachtungen im Zusammenspiel mit binären Satzgefügen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Pasques; Claudia Wich-Reif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produzenten- und rezipientenorientierte Syntax und Semantik in Texten des 8. bis 18. Jahrhunderts. Akten des Internationalen Forschungsateliers zur Geschichte der deutschen und französischen Syntax an der Rheinischen Friedrich-Wilhelms-Universität Bonn, 24.-26. Juni 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Weidler, pp.259-278, 2024, Berliner Sprachwissenschaftliche Studien 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Thelem, pp.31-52, 2024, 978-3-95908-800-8</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeit und Kultur – kulturelle Implikationen in Ausdruck und Repräsentation zeitlicher Angaben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larrory, Anne; Pasques, Delphine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempus und Modus – temps et mode: neue Einblicke aus kontrastiver Perspektive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler, pp.169-190, 2024, Berliner Sprachwissenschaftliche Studien, 978-3-89693-800-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Weidler, pp.169-190, 2024, Berliner Sprachwissenschaftliche Studien, 978-3-89693-800-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhetorik in der Interaktion. Zur Syntax und Äusserungsstruktur in Bauernkomödien des 17. Jhs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Markus Denkler; Michael Elmentaler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAUERNKOMÖDIEN DES 17. JAHRHUNDERTS ALS SPRACHHISTORISCHE QUELLEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BÖHLAU VERLAG, pp.181-204, 2022, NIEDERDEUTSCHE STUDIEN 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprachliche Mittel zum Ausdruck von Stereotypen in Zeitungen des 19. Jahrhunderts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annamária Fábián ; Armin Owzar ; Igor Trost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auto- und Heterostereotypie im Europa des 19. Jahrhunderts Linguistische, literaturwissenschaftliche, historische und politikwissenschaftliche Perspektiven</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metzler, pp.111-129, 2022, 978-3-662-65286-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-65287-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-65287-9⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04451631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers journaux périodiques : Constructions de discours de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Dias; Nadine Rentel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations des discours médiatiques. Approche contrastive et interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.15-32, 2022, Studien zur Translation und Interkulturellen Kommunikation in der Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, BÖHLAU VERLAG, pp.181-204, 2022, NIEDERDEUTSCHE STUDIEN 62</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie in den frühen Zeitungen. Formen des Zitierens und der Quellenprüfung in der Berichterstattung im 17. Jh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intertextualität. Vom Zitat bis zur Anspielung in Texten der deutschen Sprache vom 8. bis zum 19. Jahrhundert. Akten zur internationalen Fachtagung an der Technischen Universität Dresden vom 13. bis 15. Juni 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler, pp.263-279, 2021, Berliner Sprachwissenschaftliche Studien BSS 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.15-32, 2022, Studien zur Translation und Interkulturellen Kommunikation in der Romania</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deixis mit &amp;quot;so</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Viguier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deixis und Deiktika im Deutschen: Auffälligkeiten, Entwicklungen, Analysen.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.139-160, 2021, Eurogermanistik 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Stauffenburg, pp.139-160, 2021, Eurogermanistik 38</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formen des Kommentars in den Zeitungstexten des 17. und 18. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Françoise Ehrhard-Macri; Gilbert Magnus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Text und Kommentieren im Deutschen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.265-280, 2021, Eurogermanistik 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Weidler, pp.263-279, 2021, Berliner Sprachwissenschaftliche Studien BSS 36</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einleitung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Durand; Michel Lefevre; Peter öhl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tradition und Erneuerung: Sprachen, Sprachvermittlung, Sprachwissenschaft. Akten der 26. Fachtagung der Gesellschaft für Sprache und Sprachen GeSuS e.V. in Montpellier, 5. – 7. April 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Dr. Kovac, pp.13-18, 2020, Sprache und Sprachen in Forschung und Anwendung 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Stauffenburg, pp.265-280, 2021, Eurogermanistik 40</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereotypisierte Redeformen und Kultureme. Sprachliche Miniaturen am Beispiel von österreichischen Kriminalromanen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Daux-Combaudon; Anne Larrory-Wunder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kurze Formen in der Sprache / Formes brèves de la langue. Syntaktische, semantische und textuelle Aspekte / Aspects syntaxiques, sémantiques et textuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.289-300, 2020, Tübinger Beiträge zur Linguistik (TBL) 576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einleitung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Mucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefevre, Michel; Mucha, Katharina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stauffenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-7, 2020, Eurogermanistik 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04464264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germanolinguistik in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Laure Durand; Michel Lefevre; Peter öhl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tradition und Erneuerung: Sprachen, Sprachvermittlung, Sprachwissenschaft. Akten der 26. Fachtagung der Gesellschaft für Sprache und Sprachen GeSuS e.V. in Montpellier, 5. – 7. April 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Dr. Kovac, pp.21-32, 2020, Sprache und Sprachen in Forschung und Anwendung 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergleichen, was vergleichbar ist“? – Komik durch nicht konventionalisierte Vergleiche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefevre, Michel; Mucha, Katharina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stauffenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-7, 2020, Eurogermanistik 39</w:t>
+              <w:t xml:space="preserve">, pp.77-93, 2020, Eurogermanistik 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Stauffenburg, pp.289-300, 2020, Tübinger Beiträge zur Linguistik (TBL) 576</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Gliederung der ersten periodischen Zeitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Simmler; Galina Baeva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textgliederungsprinzipien. Ihre Kennzeichnungsformen und Funktionen in Texten vom 8. bis 18. Jahrhundert. Akten zum Internationalen Kongress an der Staatlichen Universität St. Petersburg vom 22. bis 24. Juni 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler, pp.411-430, 2019, Berliner Sprachwissenschaftliche Studien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verlag Dr. Kovac, pp.13-18, 2020, Sprache und Sprachen in Forschung und Anwendung 9</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphern in Prosatexten des Barocks: Metaphorische Innovationen und Konventionen im europäischen kulturellen Hintergrund.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janíková Vera; Brychová Alice; Velicková Jana; Wagner Roland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sprachen verbinden. Beiträge der 24. Linguistik- und Literaturtage, Brno/Tschechien, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Kovač, pp.159-172, 2018, Sprache und Sprachen in Forschung und Anwendung</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verlag Dr. Kovac, pp.21-32, 2020, Sprache und Sprachen in Forschung und Anwendung 9</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutmaßlich, vermeintlich, vermutlich, wahrscheinlich in attributiver Stellung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carolin Baumann; Viktória Dabóczi; Sarah Hartlmaier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjektive. Grammatik, Pragmatik, Erwerb [Adjectives: Grammar, Pragmatics, and Acquisition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.193-211, 2018, Germanistische Linguistik</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-93, 2020, Eurogermanistik 39</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Äußerungsrelevante Entwicklungstendenzen in Lexik, Syntax und Text im Deutschen in der Mitte des 18. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grigorieva Ljubov; Bock Bettina; Nefedov Sergej. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deutsch als Bindeglied zwischen Inlands- und Auslandgermanistik. Beiträge zu den 23. GESUS-Linguistik-Tagen in Sankt Petersburg, 22.-24. Juni 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Verlag Dr. Kovac., pp.227-238, 2017, Linguistik und Literaturtage 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Weidler, pp.411-430, 2019, Berliner Sprachwissenschaftliche Studien</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhetorik in Romanen? Binäre Satzstrukturen in Romanen des 17. Und 18. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wich-Reif Claudia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Serialisierungsregeln und ihre Geschichte vom 8. bis zum 19. Jahrhundert. Akten zum Internationalen Kongress vom 11. bis 14. Mai 2016 an der Rheinischen Friedrich-Wilhelms-Universität Bonn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler, pp.207-230, 2017, Berliner Sprachwissenschaftliche Studien 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.193-211, 2018, Germanistische Linguistik</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassen sich die modernen Klassen der diskursiven Partikeln auf ältere Sprachstufen übertragen ? Das Beispiel der diskursiven Partikeln im Barock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ernst Peter; Werner Martina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistische Pragmatik in historischen Bezügen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.151-166, 2016, Historica Germanica Studien und Quellen zur Geschichte der deutschen Sprache 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Kovač, pp.159-172, 2018, Sprache und Sprachen in Forschung und Anwendung</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetrische Weiterentwicklungen von korrelativen bzw. binären Gesamtsätzen im 18. und 19. Jahrhundert: Reduktion zu fragmentarischen Sätzen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marillier Jean-François; Vargas Elodie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmentarische Äußerungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.321-336, 2016, Eurogermanistik 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Verlag Dr. Kovac., pp.227-238, 2017, Linguistik und Literaturtage 5</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaktische Komplexität als Spiegelung komplexer Äußerungs-strukturen in der deutschen Sprache des Barocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Pasques; Franz Simmler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komplexität und Emergenz in der deutschen Syntax (9.-17. Jahrhundert. Akten zum Internationalen Kongress an der Universität Paris-Sorbonne vom 26. bis 28.09.2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler, pp.343-362, 2015, Berliner Sprachwissenschaftliche Studien 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Weidler, pp.207-230, 2017, Berliner Sprachwissenschaftliche Studien 33</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformatorische und Gegenreformatorische Rhetorik ? Vergleichende Untersuchung einiger Flugblätter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefèvre Michel; Mucha-Tummuseit Katharina; Hünecke Rainer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhetorik und Kulturen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.361-384, 2015, Zivilisationen &amp; Geschichte 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.151-166, 2016, Historica Germanica Studien und Quellen zur Geschichte der deutschen Sprache 9</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaktisch-kommunikative Merkmale bei Martin Luther und Thomas Murner im Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schuster Britt-Marie; Dogaru Dana Janetta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wirksame Rede im Frühneuhochdeutschen: Syntaktische und textstilistische Aspekte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Olms Verlag, pp.59-82, 2015, Documenta Linguistica 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Stauffenburg, pp.321-336, 2016, Eurogermanistik 32</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Entwicklung der Sprache der Presse in der zweiten Hälfte des 19. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puschner Uwe; Strange-Fayos Christina; Wimmer Katja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium der Moderne. Ideenzirkulation im Wilhelminischen Reich / Laboratoire de la modernité. Circulation des idées à l’ère wilhelminienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.179-191, 2015, Zivilisationen &amp; Geschichte / Civilizations &amp; History / Civilisations &amp; Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Georg Olms Verlag, pp.59-82, 2015, Documenta Linguistica 8</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neue Textsorte oder Textkonglomerat ? Die ersten periodischen Zeitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ernst Peter; Meier Jörg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kontinuitäten und Neuerungen in Textsorten- und Textallianztraditionen vom 13. bis zum 18. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler, pp.215-230, 2014, Germanistische Arbeiten zur Sprachgeschichte 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.179-191, 2015, Zivilisationen &amp; Geschichte / Civilizations &amp; History / Civilisations &amp; Histoire</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de l'héritage linguistique de l'allemand: synchronie et diachronie de la préposition bey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Bousch; Thérèse Robin; Elisabeth Rothmund; Sylvie Toscer-Angot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage, transmission, enseignement dans l'espace germanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014, 9782753534162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Weidler, pp.343-362, 2015, Berliner Sprachwissenschaftliche Studien 30</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textgestaltung in den frühen Zeitungen : zum Problem der Kontinuität vom Satz zum Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jozef Wiktorowicz; Anna Just; Ireneusz Gaworski. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atz und Text. Zur Relevanz syntaktischer Strukturen zur Textkonstitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.143-158, 2013, Schriften zur diachronen und synchronen Linguistik 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.361-384, 2015, Zivilisationen &amp; Geschichte 38</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Periode zum Satz in Prosaschriften um 1730: Untersuchung an Hand der Korrelation mit &amp;quot;so</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefèvre Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syntaktischer Wandel in Gegenwart und Geschichte. Akten des Kolloquiums in Montpellier vom 9. bis 11. Juni 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler, pp.483-508, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Weidler, pp.215-230, 2014, Germanistische Arbeiten zur Sprachgeschichte 10</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit d'actes de guerre dans les journaux allemands du XVIIème siècle : l'exemple de la bataille navale de Schooneveldt et du siège de Maastricht (1673)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bel Jacqueline; Lefèvre Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes et machines de guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaker, pp.259-277, 2012, Cahiers du Littoral 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014, 9782753534162</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinitivgruppe mit zu bzw. um(b) zu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Simmler; Claudia Wich-Reif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syntaktische Variabilität in Synchronie und Diachronie vom 9. bis 18. Jahrhundert. Akten zum Internationalen Kongress an der Rheinischen Friedrich-Wilhelms-Universität Bonn 9. bis 12. Juni 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Weidler, pp.138-219, 2011, Berliner Sprachwissenschaftlischer Studien 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.143-158, 2013, Schriften zur diachronen und synchronen Linguistik 8</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualifikation und subjektive Bewertung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Günter Schmale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Adjektiv im heutigen Deutsch. Syntax, Semantik, Pragmatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stauffenburg, pp.83-96, 2011, Eurogermanistik 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Weidler, pp.483-508, 2012</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaktische Weiterentwicklungen in der Zeitungssprache vom 17. bis 19. Jahrhundert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Simmler und Claudia Wich-Reif. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geschichte der Gesamtsatzstrukturen vom Althochdeutschen bis zum Frühneuhochdeutschen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 104, Peter Lang, pp.153-176, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185298v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04484228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Periode als strukturirende Einheit der Zeitungstexte im 17. Jh. Zwischen Mikrostruktur und Makrostruktur</w:t>
               </w:r>
@@ -4361,2503 +4361,2503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hofkultur in den Briefen Lieselottes an sophie. Eine linguistische Diskursanalyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international «Von Heidelberg nach Versailles: Elisabeth-Charlotte von der Pfalz (1658-1722)»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Heidelberg / Versailles, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corona vs. Covid : désigner la maladie en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international «Mots et discours de la pandémie»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Heidelberg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers journaux périodiques : Constructions de discours de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international “Les mutations des discours médiatiques : approche contrastive et interculturelle”].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wissenschaftliche Kommunikation im Vergleich zu anderen Formen der Kommunikation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DigiWiss I: LA COMUNICAZIONE SCIENTIFICA IN EUROPA TRA VICINANZA E DISTANZA: L’ESEMPIO DELLA LINGUISTICA TEDESCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marina Foschi, Torsten Steinhoff, Michel Lefevre, Claudia Buffagni, Oct 2022, Pisa &amp; Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenoble, France. pp.15-32</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhetorik in der Interaktion. Zur Syntax und Äusserungsstruktur in Bauernkomödien des 17. Jhs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international “Bauernkomödien als sprachhistorische Quellen”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. pp.181-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Heidelberg / Versailles, Germany</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formen des Kommentars in den Zeitungstexten des 17. und 18. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "La fonction commentative" = "Die kommentative Funktion", Université Lille 3, Lille, 4-5 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lille, France. pp.265-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Heidelberg, Allemagne</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie in den frühen Zeitungen. Formen des Zitierens und der Quellenprüfung in der Berichterstattung im 17. Jh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationale Fachtagung Intertextualität. Vom Zitat bis zur Anspielung in Texten der deutschen Sprache vom 8. bis zum 18. Jahrhundert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rainer Hünecke, Jun 2019, Dresden, Germany. pp.263-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. pp.181-204</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deixis mit &amp;quot;so</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agrégationskolloquium 2015 "Deiktische Ausdrücke im Deutschen - Auffälligkeiten, Probleme, Analysen", 27-28 mars 2015, Paris-Villetaneuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.139-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lille, France. pp.265-280</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germanolinguistik in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème congrès de la Gesellschaft für Sprache und Sprachen (GESUS) e.V., "Traditionen und Erneuerungen", Montpellier, 5-7 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Lefevre; CREG, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rainer Hünecke, Jun 2019, Dresden, Germany. pp.263-279</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditionen und Erneuerungen: Sprachen, Sprachvermittlung, Sprachwissenschaft.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter öhl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème congrès de la Gesellschaft für Sprache und Sprachen (GESUS) e.V., "Traditionen und Erneuerungen", Montpellier, 5-7 avril 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Lefevre, Apr 2018, Montpellier, France. 452 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.139-160</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereotypisierte Redeformen und Kultureme. Sprachliche Miniaturen am Beispiel von österreichischen Kriminalromanen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international "Formes brèves de la langue", CEREG, Université Sorbonne Nouvelle, Paris, 31 mai - 2 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Lefevre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vergleichen, was vergleichbar ist“? – Komik durch nicht konventionalisierte Vergleiche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster – Geerbte Strukturen, Übertragung in neue Realitäten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefevre, Michel / Mucha, Katharina, Nov 2017, Montpellier, France. pp.77-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die &amp;quot;Dissertation&amp;quot;: Probleme der Textgestaltung und Äußerungsstruktur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Durand</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude internationale du projet PRELFA (Points de REsistances réciproques de la Langue en Français et en Allemand)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry, Mar 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zur Gliederung der ersten periodischen Zeitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international "Textgliederungsprinzipien. Ihre Kennzeichnungsformen und Funktionen vom 8. bis 18. Jahrhundert"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de St-Pétersbourg, Jun 2017, Saint-Pétersbourg, Russia. pp.411-430</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wortklassen und Funktionen. Zur Typologie deutscher Adjektive, Adverbien und Partikeln</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème congrès de la Gesellschaft für Sprache und Sprachen (GeSuS) e.V., “Sprachen, Literaturen und Kulturen im Kontakt”, Université de Miskolc, Miskolc, 11-13 mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Miskolc, Hungary. pp.239-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metaphern in Prosatexten des Barocks: Metaphorische Innovationen und Konventionen im europäischen kulturellen Hintergrund.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème congrès international de la Gessellschaft für Sprache und Sprachen (GESUS), Brünn/Brno, 23-25 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Brno, Czech Republic. pp.159-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutmaßlich, vermeintlich, vermutlich, wahrscheinlich in attributiver Stellung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjektive. Grammatik, Pragmatik, Erwerb, PHIL, Siegen, 16-17 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Siegen, Germany. pp.193-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Berlinischen Privilegierten Zeitung zur Königlich Privilegierten Berlinischen Zeitung: Entwicklungstendenzen in der Äußerungsstruktur, Textgestaltung und Syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès internationel "Die Zeitung als das Medium der neueren Sprachgeschichte ? Korpora, Analyse und Wirkung", Institut für Deutsche Sprache, Mannheim, 20-21 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mannheim, Germany. pp.149-163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhetorik in Romanen? Binäre Satzstrukturen in Romanen des 17. Und 18. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international "Serialisierungsregeln und ihre Geschichte vom 8. zum 18. Jahrhundert", Rheinische Friedrich-Wilhelms-Universität, Bonn, 11-14 mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bonn, Germany. pp.207-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrasèmes et stéréotypes : Double difficulté de transposition de l'arrière-plan culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial de traductologie, Université Paris-Nanterre, Nanterre, 10-14 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprachliche und textliche Behandlung von Krisensituationen in den frühen deutschen Zeitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque “Comment en est-on arrivé là? Crises et catastrophes dans l’argumentation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France. pp.99-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.2341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Äußerungsrelevante Entwicklungstendenzen in Lexik, Syntax und Text im Deutschen in der Mitte des 18. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationale Fachtagung der Gesellschaft für Sprache und Sprachen, Saint-Pétersbourg, 22-24 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Pétersbourg, Russia. pp.227-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassen sich die modernen Klassen der diskursiven Partikeln auf ältere Sprachstufen übertragen ? Das Beispiel der diskursiven Partikeln im Barock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la Gesellschaft für Sprachgeschichte "Historische Pragmatik", Vienne, 28 septembre - 1er octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.151-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetrische Weiterentwicklungen von korrelativen bzw. binären Gesamtsätzen im 18. und 19. Jahrhundert: Reduktion zu fragmentarischen Sätzen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international “Fragmentarische Äußerungen”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-François Marillier und Elodie Vargas, Jan 2012, Grenoble, France. pp.321-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaktische Komplexität als Spiegelung komplexer Äußerungs-strukturen in der deutschen Sprache des Barocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, Komplexität und Emergenz in der Deutschen Syntax (9.-17. Jahrhundert), équipe d'accueil Sens Texte Informatique Histoire, Université Paris-Sorbonne, Paris, 26-28 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.343-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Entwicklung der Sprache der Presse in der zweiten Hälfte des 19. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ère wilhelmienne, laboratoire de la modernité : Culture dominante et contre-cultures / Das wilhelminische Zeitalter - Laboratorium der Moderne : Leitkultur &amp; Gegenkulturen, Centre de Recherches et d'Etudes Germaniques, Université Paul-Valéry, Montpellier, 21 mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France. pp.179-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformatorische und Gegenreformatorische Rhetorik ? Vergleichende Untersuchung einiger Flugblätter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Rhetorik und Kulturen. Discurse im Spannungsfeld von Leitkultur und Nebenkultur, Centre de Recherches et d'Etudes Germaniques, Université Paul-Valéry, Montpellier, 6-8 novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France. pp.361-384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntaktisch-kommunikative Merkmale bei Martin Luther und Thomas Murner im Vergleich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wirksame Rede im Frühneuhochdeutschen: Syntaktische und textstilistische Aspekte, Universitatea Lucian Blaga in Sibiu, Sibiu, 5-7 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sibiu, Romania. pp.59-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission de l'héritage linguistique de l'allemand : Synchronie et diachronie de la préposition bei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Michel Lefevre, Apr 2018, Montpellier, France. 452 p</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46ème congrès de l'Association de Germanistes de l'Enseignement Supérieur, Université Paris-Est Créteil, Créteil, 13-15 juin 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Créteil, France. pp.211-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Michel Lefevre; CREG, Apr 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neue Textsorte oder Textkonglomerat ? Die ersten periodischen eitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Kontinuitäten und Neuerungen in Textsorten- und Textallianztraditionen vom 13. bis zum 18 Jahrhundert", Institut für Germanistik, Vienne, 16-19 septembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienne, Austria. pp.215-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textgestaltung in den frühen Zeitungen : zum Problem der Kontinuität vom Satz zum Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Satz und Text. Zur Revelanz syntaktischer Strukturen zur Textkonstitution", Université de Varsovie, Varsovie, 21-23 septembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Varsovie, Poland. pp.143-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lefevre, Michel / Mucha, Katharina, Nov 2017, Montpellier, France. pp.77-94</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Periode zum Satz in Prosaschriften um 1730: Untersuchung an Hand der Korrelation mit &amp;quot;so</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque internationa "Syntaktischer Wandel in Gegenwart und Geschichte", Université Paul-Valéry, Montpellier 3, 9-11 juin 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Germany. pp.483-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de St-Pétersbourg, Jun 2017, Saint-Pétersbourg, Russia. pp.411-430</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit d'actes de guerre dans les journaux allemands du XVIIème siècle : l'exemple de la bataille navale de Schooneveldt et du siège de Maastricht (1673)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Actes et Machines de Guerre", Centre d'Etudes et de Recherches sur les Civilisations et les Littératures Européennes, Université du Littoral, Boulogne-sur-Mer, 4-6 novembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Boulogne-sur-Mer, France. pp.259-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Miskolc, Hungary. pp.239-244</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualifikation und subjektive Bewertung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Das Adjektiv im heutigen Deutsch : Syntax, Semantik, Pragmatik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tübingen, Germany. pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry, Mar 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinitivgruppe mit zu bzw. um(b) zu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syntaktische Variabilität in Synchronie und Diachronie vom 9. bis 18. Jahrhundert : Akten zum internationalen Kongress an der Rheinischen Friedrich-Wilhelms-Universität Bonn, 9. bis 12. Juni 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Berlin, Germany. pp.138-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...1332 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068913v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03068912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préposition bey en allemand du XVIIème siècle. Etude formelle et sémantique contrastive par rapport à la langue actuelle</w:t>
               </w:r>
@@ -8344,783 +8344,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die Dissertation : Untersuchung aus der kommunikativpragmatische Perspektive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.233-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet PRELFA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una Dirks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.223-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una Dirks</w:t>
+                <w:t xml:space="preserve">hal-04451587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luthers revidierte Rhetorik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.223-224</w:t>
+              <w:t xml:space="preserve">, 2018, 36 (4), pp.391-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Die Dissertation : Untersuchung aus der kommunikativpragmatische Perspektive.</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditionen und Erneuerungen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aussiger Beiträge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.245-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment en est-on arrivé là ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comment en est-on arrivé là ? » Avant-Propos Crises et catastrophes, de la mise en discours à l'argumentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (73), p. 7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sprachliche und textliche Behandlung von Krisensituationen in den frühen deutschen Zeitungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.2341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ALICE : 1994-2014. Vingt ans d’expérimentation et d’enseignement sur l’analyse et la représentation architecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Derycke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lo Buglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brunetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clara Architecture/Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Penser les rencontres entre architecture et sciences humaines, 3, pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/clara.003.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' expression du temps dans la langue: Un essai onomasiologique à l?exemple de l?allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux Cahiers d'Allemand : Revue de linguistique et de didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 37 (3), pp.233-245</w:t>
+              <w:t xml:space="preserve">, 2015, 33 (3), pp.253-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...474 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067399v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">hal-02553548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bewertungspartikeln als kommunikative Funktionsklasse</w:t>
               </w:r>
@@ -9934,51 +9934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Mucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefèvre, Michel; Mucha, Katharina. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stauffenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -10215,164 +10215,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02876945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actes et machines de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bel, Jacqueline; Lefèvre, Michel. Shaker, 13, pp.480, 2012, Les Cahiers du Littoral, 978-3-8322-9759-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Syntaktischer Wandel in Gegenwart und Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 978-3-89693-583-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882508v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03051146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historische Syntax und Semantik vom Althochdeutschen bis zum Neuhochdeutschen: Festschrift für Yvon Desportes zum 60. Geburtstag</w:t>
               </w:r>
@@ -10611,64 +10611,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition und Erneuerung: Sprachen, Sprachvermittlung, Sprachwissenschaft.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter öhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tradition und Erneuerung. 26. Fachtagung der Gesellschaft für Sprache und Sprachen GeSuS e.V. in Montpellier, 5.–7. April 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Dr. Kovač, 456 p., 2020, Sprache und Sprachen in Forschung und Anwendung, Band 9, 978-3-339-11110-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10738,51 +10738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises et catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11195,51 +11195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563549v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65287-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476215v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528480v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mucha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1495" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493377v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04190677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484250v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484237v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#228;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537478v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#246;hl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058203v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.2341" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069514v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068913v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37307/j.1868-7806.2024.03.09" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bgsl-2024-0046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Dirks" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063377v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Derycke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.003.0163" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185307v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ceg/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stauffenburg.de/asp/books.asp?id=1495" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mucha-Tummuseit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer H&#252;necke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882508v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051146v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Simmler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heinzverlag.de/index.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809256v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.2226" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04451360v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01401283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA040074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927637v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927622v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451631v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-65287-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531920v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476215v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mucha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=1495" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493401v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493377v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04190677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484250v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185298v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupl&#228;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pasques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484181v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537561v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531946v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864173v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077480v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Durand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter &#246;hl" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070145v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.2341" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069516v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071483v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069514v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878096v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878097v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068913v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069513v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484122v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37307/j.1868-7806.2024.03.09" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bgsl-2024-0046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451432v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451587v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Una Dirks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063377v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Derycke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lo Buglio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cohen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brunetta" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clara.003.0163" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067399v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185307v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ceg/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stauffenburg.de/asp/books.asp?id=1495" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mucha-Tummuseit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer H&#252;necke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051147v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051146v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Simmler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876946v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401362v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heinzverlag.de/index.html" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451103v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809256v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.2226" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04451360v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01401283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA040074" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>