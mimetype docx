--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -714,381 +714,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">La diffusion des lames de haches taillées et polies en cinérite de Réqusita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais, pp.7-13, 2016</w:t>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique, pp.247-312, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579046v1</w:t>
+                <w:t xml:space="preserve">hal-03579056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des lames de haches taillées et polies en cinérite de Réqusita</w:t>
+                <w:t xml:space="preserve">Acquis, questions ouvertes et conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique, pp.247-312, 2016</w:t>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique, pp.313-318, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579056v1</w:t>
+                <w:t xml:space="preserve">hal-03579061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquis, questions ouvertes et conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ateliers de fabrication de haches en cinérite de Martrin (Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique, pp.313-318, 2016</w:t>
+              <w:t xml:space="preserve">La cinérite de Réquista. Production et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'écologie préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-184, 2016, 978-2-35842-018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579061v1</w:t>
+                <w:t xml:space="preserve">hal-02059232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de fabrication de haches en cinérite de Martrin (Aveyron)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cinérite de Réquista. Production et diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais, pp.7-13, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d'écologie préhistorique</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02059232v1</w:t>
+                <w:t xml:space="preserve">hal-03579046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier de polissage de haches de Prat Sarrat (Aveyron)</w:t>
               </w:r>
@@ -1449,63 +1449,63 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Ecologie préhistorique ; Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 333 p., 2016, 978-2-35842-018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2507,203 +2507,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de métallurgique chalcolithique du Planet (Aveyron) et ses architectures en pierre et terre : structures et structuration de l’espace bâti</w:t>
+                <w:t xml:space="preserve">Pierres dressées et dolmens au sud du Massif central : état des connaissances, nouvelles découvertes et perspectives,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Archives d’Ecologie Préhistorique,, 370 p., 2023, Pierres à bâtir, pierres à penser,. Systèmes techniques et productions symboliques des pré et protohistoires méridionales, actes 13e Rencontres Méridionales de Préhistoire Récente, p.143-156</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd Archives d’Ecologie Préhistorique,, 2023, in actes du colloque Pierres à bâtir, pierres à penser,. Systèmes techniques et productions symboliques des pré et protohistoires méridionales, 13e Rencontres Méridionales de Préhistoire Récente, Rodez 21-25 septembre 2021, p. 185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280309v1</w:t>
+                <w:t xml:space="preserve">hal-04280332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierres dressées et dolmens au sud du Massif central : état des connaissances, nouvelles découvertes et perspectives,</w:t>
+                <w:t xml:space="preserve">Le site de métallurgique chalcolithique du Planet (Aveyron) et ses architectures en pierre et terre : structures et structuration de l’espace bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">éd Archives d’Ecologie Préhistorique,, 2023, in actes du colloque Pierres à bâtir, pierres à penser,. Systèmes techniques et productions symboliques des pré et protohistoires méridionales, 13e Rencontres Méridionales de Préhistoire Récente, Rodez 21-25 septembre 2021, p. 185-198</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasco Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinetti Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénépart Ingrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costa Kévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives d’Ecologie Préhistorique,, 370 p., 2023, Pierres à bâtir, pierres à penser,. Systèmes techniques et productions symboliques des pré et protohistoires méridionales, actes 13e Rencontres Méridionales de Préhistoire Récente, p.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280332v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des monuments funéraires néolithiques en contexte géologique particulier au sud du Massif central : du phénomène naturel au récit symbolique</w:t>
               </w:r>
@@ -4235,185 +4235,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de sondages, Le Planet 2015</w:t>
+                <w:t xml:space="preserve">RAPPORT DE PROSPECTION - INVENTAIRE 2015 Communes Viala-du-Pas-de-Jaux, La-Bastide-Pradines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Gascó</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Sobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089600v1</w:t>
+                <w:t xml:space="preserve">hal-02089645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPPORT DE PROSPECTION - INVENTAIRE 2015 Communes Viala-du-Pas-de-Jaux, La-Bastide-Pradines</w:t>
+                <w:t xml:space="preserve">Rapport de sondages, Le Planet 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Sobie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089645v1</w:t>
+                <w:t xml:space="preserve">hal-02089600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT DE PROSPECTION - INVENTAIRE Région : Midi-Pyrénées Département : Aveyron</w:t>
               </w:r>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Shah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/279-proceedings-of-the-5th-international-conference-archaeometallurgy-in-europe--9782355181214.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=la-cinerite-de-requista-productions-et-diffusion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Papin-Drastik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;meteau Nathalie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braja Ana&#239;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauzedde Florent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.faton.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodrigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Recoules" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dransart Emmanuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa K&#233;vin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boubis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donnadieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasco Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinetti Alessandro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;n&#233;part Ingrid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280332v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Sobie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089645v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abraham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000462" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Shah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/279-proceedings-of-the-5th-international-conference-archaeometallurgy-in-europe--9782355181214.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=la-cinerite-de-requista-productions-et-diffusion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Papin-Drastik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;meteau Nathalie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braja Ana&#239;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauzedde Florent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.faton.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodrigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Recoules" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dransart Emmanuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa K&#233;vin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boubis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donnadieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasco Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinetti Alessandro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;n&#233;part Ingrid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Sobie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abraham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000462" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>