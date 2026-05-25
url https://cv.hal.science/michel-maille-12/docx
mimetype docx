--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -714,545 +714,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des lames de haches taillées et polies en cinérite de Réqusita</w:t>
+                <w:t xml:space="preserve">La cinérite de Réquista dans les dépôts de préformes de haches polies du Midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique, pp.247-312, 2016</w:t>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais, pp.209-246, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579056v1</w:t>
+                <w:t xml:space="preserve">hal-03579051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquis, questions ouvertes et conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique, pp.313-318, 2016</w:t>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais, pp.7-13, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579061v1</w:t>
+                <w:t xml:space="preserve">hal-03579046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de fabrication de haches en cinérite de Martrin (Aveyron)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La diffusion des lames de haches taillées et polies en cinérite de Réqusita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cinérite de Réquista. Production et diffusion</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-184, 2016, 978-2-35842-018-1</w:t>
+              <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique, pp.247-312, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059232v1</w:t>
+                <w:t xml:space="preserve">hal-03579056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ateliers de fabrication de haches en cinérite de Martrin (Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Defranould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais, pp.7-13, 2016</w:t>
+              <w:t xml:space="preserve">La cinérite de Réquista. Production et diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'écologie préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-184, 2016, 978-2-35842-018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579046v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'atelier de polissage de haches de Prat Sarrat (Aveyron)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquis, questions ouvertes et conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais, pp.185-208, 2016</w:t>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique, pp.313-318, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579029v1</w:t>
+                <w:t xml:space="preserve">hal-03579061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cinérite de Réquista dans les dépôts de préformes de haches polies du Midi de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'atelier de polissage de haches de Prat Sarrat (Aveyron)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cinérite de Réquista, Productions et diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais, pp.209-246, 2016</w:t>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais, pp.185-208, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579051v1</w:t>
+                <w:t xml:space="preserve">hal-03579029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1449,63 +1449,63 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Defranould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Ecologie préhistorique ; Association pour la Sauvegarde du Patrimoine Archéologique Aveyronnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 333 p., 2016, 978-2-35842-018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2391,77 +2391,1584 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Espaces Funéraires. Les Grands Causses au Chalcolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Crubezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Occitanie; ASPAA; Institut universitaire de France; CAOUSOU; CNRS UMR 5608 TRACE; CNRS UMR 7300 ESPACE; La Région Occitanie. 2024, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452910v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport PCR 2022 (Triennal 2020-2022) Mines et métallurgie Pré/Protohistorique en région Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dransart Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Occitanie. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports , Fouilles programmées, Le Planet, Etudes et mobiliers campagnes 2016 à 2021, Vol2, 583 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Peinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 5608 TRACES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport, Fouilles programmées, Le Planet, Méthodes phasages et perspectives, vol ,1 380p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vol 1, UMR5608 TRACES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport 2020 PCR mines et métallurgies pré et protohistoriques en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Projet collectif de recherches Mines et métallurgies pré et protohistoriques en Occitanie. 2020, 208 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03121969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme collectif de recherches Mines et métallurgies pré et protohistoriques en Occitanie. Rapport 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dransart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Commun de Recherche. 2019, 406 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03133485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection, mine de la Baume, Le Puits-aux-Romains, Sylvanès, Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Sobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouilles programmées. Le Planet 2017 Fayet, Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dransart Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouilles programmées, Le Planet 2016, Fayet, Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection - Inventaire 2017. Communes : Cornus, Marnhagues-et-Latour, Fondamente, Sylvanès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Sobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection - Inventaires Communes : Cornus, Saint-Beaulize, Sainte-Eulalie-de-Cernon, Marnhagues-et-Latour, Le Viala-du-Pas-de-Jaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Sobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages, Le Planet 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gascó</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAPPORT DE PROSPECTION - INVENTAIRE 2015 Communes Viala-du-Pas-de-Jaux, La-Bastide-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Sobie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAPPORT DE PROSPECTION - INVENTAIRE Région : Midi-Pyrénées Département : Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de métallurgie néolithique du Planet (Fayet) et le traçage du cuivre : dernières actualités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2477,311 +3984,311 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe Journée d'archéologie Aveyronnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierres dressées et dolmens au sud du Massif central : état des connaissances, nouvelles découvertes et perspectives,</w:t>
+                <w:t xml:space="preserve">Le site de métallurgique chalcolithique du Planet (Aveyron) et ses architectures en pierre et terre : structures et structuration de l’espace bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">éd Archives d’Ecologie Préhistorique,, 2023, in actes du colloque Pierres à bâtir, pierres à penser,. Systèmes techniques et productions symboliques des pré et protohistoires méridionales, 13e Rencontres Méridionales de Préhistoire Récente, Rodez 21-25 septembre 2021, p. 185-198</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasco Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinetti Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénépart Ingrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costa Kévin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives d’Ecologie Préhistorique,, 370 p., 2023, Pierres à bâtir, pierres à penser,. Systèmes techniques et productions symboliques des pré et protohistoires méridionales, actes 13e Rencontres Méridionales de Préhistoire Récente, p.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280332v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de métallurgique chalcolithique du Planet (Aveyron) et ses architectures en pierre et terre : structures et structuration de l’espace bâti</w:t>
+                <w:t xml:space="preserve">Pierres dressées et dolmens au sud du Massif central : état des connaissances, nouvelles découvertes et perspectives,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Archives d’Ecologie Préhistorique,, 370 p., 2023, Pierres à bâtir, pierres à penser,. Systèmes techniques et productions symboliques des pré et protohistoires méridionales, actes 13e Rencontres Méridionales de Préhistoire Récente, p.143-156</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd Archives d’Ecologie Préhistorique,, 2023, in actes du colloque Pierres à bâtir, pierres à penser,. Systèmes techniques et productions symboliques des pré et protohistoires méridionales, 13e Rencontres Méridionales de Préhistoire Récente, Rodez 21-25 septembre 2021, p. 185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280309v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des monuments funéraires néolithiques en contexte géologique particulier au sud du Massif central : du phénomène naturel au récit symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in actes du colloque La place des morts chez les vivants, architectures mémoire et rituels de la fin du mésolithique à l’âge du Bronze, Ive Rencontres Nord -Sud, La Rochelle 27-30 avril 2022, 2023, i</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de métallurgie préhistorique du Planet (Fayet, Aveyron) et le contexte minier régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2797,1689 +4304,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Journées d'archéologie Aveyronnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Maillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in M. Laroche, L. Bruxelles, P. Galant, M. Ambert (dir.), Actes du colloque international en Hommage à Paul Ambert. Cabrières (Hérault), du 15 au 19 septembre 2019 - Paysages pour l'Homme, Cabrières, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 261-274., 2019, actes du colloque international en Hommage à Paul Ambert, Cabrières (Hérault), du 15 au 19 septembre 2019 p. 267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280338v1</w:t>
-              </w:r>
-[...1505 lines deleted...]
-                <w:t xml:space="preserve">hal-02089646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4795,51 +4795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gascó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Shah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/279-proceedings-of-the-5th-international-conference-archaeometallurgy-in-europe--9782355181214.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=la-cinerite-de-requista-productions-et-diffusion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Papin-Drastik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;meteau Nathalie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braja Ana&#239;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauzedde Florent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.faton.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodrigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Recoules" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dransart Emmanuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa K&#233;vin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boubis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donnadieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasco Jean" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinetti Alessandro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;n&#233;part Ingrid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280338v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452910v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280301v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Sobie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089591v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089600v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abraham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000462" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838147v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Marticorena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03575146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dransart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Shah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/279-proceedings-of-the-5th-international-conference-archaeometallurgy-in-europe--9782355181214.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leandri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9782705695941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579046v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Defranould" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=la-cinerite-de-requista-productions-et-diffusion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579061v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579029v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Papin-Drastik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#232;meteau Nathalie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braja Ana&#239;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauzedde Florent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.faton.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021435v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rodrigue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Recoules" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dransart Emmanuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa K&#233;vin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boubis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Donnadieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452910v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Poujol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03121969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Galin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Sobie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089600v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089645v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911274v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280309v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasco Jean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinetti Alessandro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;n&#233;part Ingrid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280338v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brossier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Costa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abraham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02021436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089659v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Kardous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JF000462" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>