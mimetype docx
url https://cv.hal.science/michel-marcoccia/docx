--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1484,1037 +1484,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Confection collaborative des diapositives numériques et morphologie des collectifs de projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The internet, intercultural communication and cultural variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Intercultural Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.353-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14708477.2012.722101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conversationnalisation et contextualisation: deux phénomènes pour décrire l’écriture numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.92-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définitions et négociations de la norme scripturale dans un forum de discussion d'adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The co-operative principle and computer-mediated communication: the maxim of quantity in newsgroup discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.330-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.langsci.2010.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'internet, personne ne sait que tu es un linguiste : problèmes méthodologiques et éthiques de l'analyse des discours médiatisés par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forums de discussion d'adolescents : pratiques d'écritures et compétences communicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XV (2), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.152.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text-Centered versus Multimodal Analysis of Instant Messaging Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language@internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forum internet et courrier des lecteurs : l'expression publique des opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (1), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/24076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du rôle des smileys en production et en réception : un retour sur la question de l’oralité des écrits numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.38-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les webforums des partis politiques français : quels modèles de discussion politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Television genre as an object of negotiation: A semio-pragmatic analysis of French political “television forum”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.250-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2005.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...504 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02939367v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02923696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication médiatisée par ordinateur et variation culturelle : analyse contrastive de forums de discussion français et marocains</w:t>
               </w:r>
@@ -4482,50 +4482,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Negotiating the frontiers of an online diaspora: hospitality and language choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-Cultural Pragmatics at a Crossroads III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of East Anglia, Jun 2013, Norwich, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proximité et conflit dans les échanges entre adolescents dans les forums internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4573,373 +4655,386 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55è Congrès National de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of interpersonal relationships in a discussion forum for adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, University of East Anglia, Jun 2013, Norwich, United Kingdom</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Pragmatics Conference (IPRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents et les forums de discussion : communiquer dans un monde virtuel incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les adolescents et les forums de discussion : communiquer dans un monde virtuel incertain</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effectiveness of Professional Emails: Representations and Communicative Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">13th International Association for Dialogue Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Multi-activity in Professional Email</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
@@ -4966,3854 +5061,3759 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IPrA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité adolescente et discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la citation et du copier-coller dans les discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hospitalité dans les communautés en ligne : l'exemple de l'accueil des « nouveaux » dans les forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPIQUE 2009, colloque de psychologie ergonomique, Symposium « Coopérations, Communautés en ligne et Réseaux sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la citation et du copier-coller dans les discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe Colloque international du groupe Ci-dit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interactional patterns of online social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ipra 2009, International Pragmatics Association 11th conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier un corpus de diapositives numériques en entreprise : pour une approche socio-linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS (Association Française de Sociologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production collective d'une présentation Power Point en entreprise : polyphonie, intertextualité et enjeux organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 th Conference on Dialogue Analysis (IADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Maxim of Quantity in Computer-Mediated Discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Dialogue Analysis (IADA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des smileys dans la production et l'interprétation des messages électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue du cyberespace : de la diversite aux normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.279-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien social dans les forums de discussion : réalisations interactionnelles et contrats de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international psychologie sociale de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la mimo-gestualité : un apport méthodologique pour l'étude de la dimension socio-affective des échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing kinesic behaviours of online discussants : a methodological contribution to CMC studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel ethos communicatif pour les diaporas en ligne ? Analyse contrastive de forums de discussion marocains, juifs tunisiens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque les enjeux de la communication interculturelle : compétence linguistique, compétence pragmatique, valeurs culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des diapositives numériques en milieu organisé ou la recomposition provisoire de collectifs éclatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Pratiques et Usages Organisationnels des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication médiatisée par ordinateur et expression des émotions : étude sur l'interprétation des smileys dans les messages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition And The Negotiation Of The Norms Of Discussion In Newsgroups: Which Communication Ideal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Conference of the International Society for the Study of Argumentation (ISSA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'analyse pragmatique de la narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGC 2005 - Atelier Fouille de Textes pour l'Ingenierie Ontologique et le Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manifestations des émotions dans les forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Emotions et interactions en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Espagne</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newsgroups as speech communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporas et internet : analyse interactionnelle contrastive de forums de discussion communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xth Biennal Congress of the IADA : Cooperation and Conflict in ingroup and intergroup Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Bucharest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler politique dans un forum de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La communication électronique : approches linguistiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication écrite médiatisée par ordinateur : faire du face à face avec de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études de l'ATALA Le traitement automatique des nouvelles formes de communication écrite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparative de forums de discussion français et marocains : standardisation et variation culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études internationale Discours, Cultures, Comparaisons (Syled - Cediscor)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Variation and Standardization in CMC. A comparative analysis of French and Moroccan Newsgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IPrA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CITE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition épistolaire et médias numériques : du billet au courrier électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADA 2003 : Dialogue in litterature and media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Salzbourg, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet Newsgroup as a device for argumentative discussion : analysis of the debate about immigration in a French-speaking Newsgroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ISSA Conference on Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés en ligne comme communautés de paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études « Internet, Jeu, socialisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorization as an argumentative resource in on-line political debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AoIR International Conference (Internet Research 3.0: Net / Work / Theory)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation des règles communautaires d'écriture en ligne : le cas des internautes français et marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures en ligne : pratiques et communautés (actes du colloque Université de Rennes 2. CERCOR (CERSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polylogues en ligne : l'analyse conversationnelle des forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet comme terrain de re-connaissance pour les sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation Framework and interactional roles in CMC : the role of Host in Usenet Newsgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Congress of IADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation du cadre et la construction des camps dans l'émission Demain les jeunes (France2, 28 mars 1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simposio Internacional de Anàlisis del Discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV forum as a paradox : the impact of talk show on political discourse, in Language, the media and international communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St. Catherine's college conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence du rôle d'animateur dans un forum de discussion non modéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CITE2001 Coopération, Innovation, Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression et la mise en scène des émotions à la télévision : l'articulation des émotions vécues, racontées et attribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ORAGE (Oralité et Gestualité) 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi, c'était pour parler désespoir : l'expression et la mise en scène des émotions dans une interaction médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Emotions, Interactions et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citation automatique dans les messageries électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le discours rapporté dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté virtuelle : une communauté en paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque International sur les Usages et Services des Télécommunications : e-usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des forums de discussion usenet : problèmes et questions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse de discours à l'épreuve de nouveaux objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politesse dans les forums de discussion : règles externes, manifestations discursives et commentaires métacommunicatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IADA Anniversary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bologne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation des règles de la nétiquette par des internautes français et marocains : un exemple des limites de l'universalisme du cyberspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque du CRIC Pratiques de situations de communication et NTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metacommunicative Comments ans Standards of Conduct in Internet Newsgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de situation de communication et NTIC dans les pays du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bridle-Surprenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">3ième Colloque organisé par le Centre de Recherche en Information et Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...2895 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lagane</w:t>
-[...87 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02952409v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02952770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe du porte-parole</w:t>
               </w:r>
@@ -11516,808 +11516,808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le soutien social dans les forums de discussion Internet :réalisations interactionnelles et contrats de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie sociale et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.349-368, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la citation et du copier-coller dans les discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citations I : Citer à travers les formes. Intersémiotique de la citation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, pp.281-298, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« T'es où, maintenant ? ». Les espaces de la conversation visiophonique en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décrire la conversation en ligne : le face à face distanciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.95-115, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...48 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of COOP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Academia, pp.281-298, 2011</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La narration dans les conversations en situation de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le storytelling : concepts et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science, pp.89-115, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internet comme dispositif de parole citoyenne. L'exemple du débat sur le projet de loi RESEDA dans le forum de discussion du journal Libération (septembre-novembre 1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'argumentation dans l'espace public contemporain : le cas du débat sur l'immigration - Rapport final du programme de recherche financé par l'Agence Rhône-Alpes des Sciences Sociales et Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de consensus : un nouveau mode de délibération politique ? Programme de recherche Concertation, décision, environnement. Rapport intermédiaire d'activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase 3 : Synthèse et bilan des travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of COOP 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Interne du marché 99 1B 693 (FT/BD/CNET/DES/ASI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La narration dans les conversations en situation de travail</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles induites par la mise en oeuvre en vraie grandeur d'une entreprise étendue pratiquant le commerce électronique B to B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le storytelling : concepts et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Science, pp.89-115, 2006</w:t>
+              <w:t xml:space="preserve">Analyse pragmalinguistique des jeux d'acteurs au cours du projet web EDI : l'analyse conversationnelle d'une réunion de travail. In Marché 99 1B 693</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952903v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02952890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Smileys : une représentation iconique des émotions dans la communication médiatisée par ordinateur</w:t>
               </w:r>
@@ -12903,64 +12903,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles médiatisées par les NTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,51 +13181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.7006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541966v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4287" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02951962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcm.2017.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R45VDVN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02651978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2012.722101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Mandelcwajg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZ8PVK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2005.06.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGRT3Z7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.1075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-2166(03)00038-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0MDBXN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.11-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952390v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952360v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiyindou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bridle-Surprenant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952786v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02417615v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.307.10ati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.259.05ati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03283005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922915v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.7006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541966v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4287" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02951962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcm.2017.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R45VDVN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2012.722101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02651978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Mandelcwajg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZ8PVK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2005.06.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGRT3Z7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.1075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-2166(03)00038-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0MDBXN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.11-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiyindou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bridle-Surprenant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952786v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02417615v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.307.10ati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.259.05ati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03283005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922915v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>