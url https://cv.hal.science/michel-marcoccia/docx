--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1251,1270 +1251,1270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La communication expressive dans les forums de discussion : émotions et attitude ironique chez l'adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Langage et identité à l'adolescence. Actes du 11e colloque de logopédie - 11-12 novembre 2010,  57, pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2012.2937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrication des diapositives numériques et mise en scène des collectifs de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110, pp.55-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.1231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.1231⟩</w:t>
+                <w:t xml:space="preserve">hal-02917074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The internet, intercultural communication and cultural variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Intercultural Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.353-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14708477.2012.722101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confection collaborative des diapositives numériques et morphologie des collectifs de projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.55-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversationnalisation et contextualisation: deux phénomènes pour décrire l’écriture numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.92-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définitions et négociations de la norme scripturale dans un forum de discussion d'adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The co-operative principle and computer-mediated communication: the maxim of quantity in newsgroup discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.330-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.langsci.2010.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur l'internet, personne ne sait que tu es un linguiste : problèmes méthodologiques et éthiques de l'analyse des discours médiatisés par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.55-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forums de discussion d'adolescents : pratiques d'écritures et compétences communicatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XV (2), pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfla.152.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text-Centered versus Multimodal Analysis of Instant Messaging Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language@internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 110, pp.55-68</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du rôle des smileys en production et en réception : un retour sur la question de l’oralité des écrits numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.38-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14708477.2012.722101⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forum internet et courrier des lecteurs : l'expression publique des opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (1), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/24076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Television genre as an object of negotiation: A semio-pragmatic analysis of French political “television forum”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pragmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.250-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pragma.2005.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les webforums des partis politiques français : quels modèles de discussion politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...608 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923696v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-02939367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication médiatisée par ordinateur et variation culturelle : analyse contrastive de forums de discussion français et marocains</w:t>
               </w:r>
@@ -4482,50 +4482,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proximité et conflit dans les échanges entre adolescents dans les forums internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55è Congrès National de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Negotiating the frontiers of an online diaspora: hospitality and language choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4534,4851 +4655,4730 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Cultural Pragmatics at a Crossroads III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of East Anglia, Jun 2013, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of interpersonal relationships in a discussion forum for adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Pragmatics Conference (IPRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents et les forums de discussion : communiquer dans un monde virtuel incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for Multi-activity in Professional Email</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th IPrA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les adolescents et les forums de discussion : communiquer dans un monde virtuel incertain</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effectiveness of Professional Emails: Representations and Communicative Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">13th International Association for Dialogue Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité adolescente et discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la citation et du copier-coller dans les discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier un corpus de diapositives numériques en entreprise : pour une approche socio-linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS (Association Française de Sociologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hospitalité dans les communautés en ligne : l'exemple de l'accueil des « nouveaux » dans les forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPIQUE 2009, colloque de psychologie ergonomique, Symposium « Coopérations, Communautés en ligne et Réseaux sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la citation et du copier-coller dans les discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe Colloque international du groupe Ci-dit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interactional patterns of online social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ipra 2009, International Pragmatics Association 11th conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production collective d'une présentation Power Point en entreprise : polyphonie, intertextualité et enjeux organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 th Conference on Dialogue Analysis (IADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Maxim of Quantity in Computer-Mediated Discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Dialogue Analysis (IADA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des smileys dans la production et l'interprétation des messages électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue du cyberespace : de la diversite aux normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.279-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien social dans les forums de discussion : réalisations interactionnelles et contrats de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international psychologie sociale de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la mimo-gestualité : un apport méthodologique pour l'étude de la dimension socio-affective des échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing kinesic behaviours of online discussants : a methodological contribution to CMC studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel ethos communicatif pour les diaporas en ligne ? Analyse contrastive de forums de discussion marocains, juifs tunisiens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque les enjeux de la communication interculturelle : compétence linguistique, compétence pragmatique, valeurs culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des diapositives numériques en milieu organisé ou la recomposition provisoire de collectifs éclatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Pratiques et Usages Organisationnels des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication médiatisée par ordinateur et expression des émotions : étude sur l'interprétation des smileys dans les messages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition And The Negotiation Of The Norms Of Discussion In Newsgroups: Which Communication Ideal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Conference of the International Society for the Study of Argumentation (ISSA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'analyse pragmatique de la narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGC 2005 - Atelier Fouille de Textes pour l'Ingenierie Ontologique et le Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manifestations des émotions dans les forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Emotions et interactions en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newsgroups as speech communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Espagne</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporas et internet : analyse interactionnelle contrastive de forums de discussion communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xth Biennal Congress of the IADA : Cooperation and Conflict in ingroup and intergroup Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Bucharest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler politique dans un forum de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La communication électronique : approches linguistiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication écrite médiatisée par ordinateur : faire du face à face avec de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études de l'ATALA Le traitement automatique des nouvelles formes de communication écrite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparative de forums de discussion français et marocains : standardisation et variation culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études internationale Discours, Cultures, Comparaisons (Syled - Cediscor)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Variation and Standardization in CMC. A comparative analysis of French and Moroccan Newsgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IPrA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CITE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition épistolaire et médias numériques : du billet au courrier électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADA 2003 : Dialogue in litterature and media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Salzbourg, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorization as an argumentative resource in on-line political debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AoIR International Conference (Internet Research 3.0: Net / Work / Theory)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet Newsgroup as a device for argumentative discussion : analysis of the debate about immigration in a French-speaking Newsgroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ISSA Conference on Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés en ligne comme communautés de paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études « Internet, Jeu, socialisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation des règles communautaires d'écriture en ligne : le cas des internautes français et marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures en ligne : pratiques et communautés (actes du colloque Université de Rennes 2. CERCOR (CERSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polylogues en ligne : l'analyse conversationnelle des forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet comme terrain de re-connaissance pour les sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation du cadre et la construction des camps dans l'émission Demain les jeunes (France2, 28 mars 1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simposio Internacional de Anàlisis del Discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation Framework and interactional roles in CMC : the role of Host in Usenet Newsgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Congress of IADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV forum as a paradox : the impact of talk show on political discourse, in Language, the media and international communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St. Catherine's college conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence du rôle d'animateur dans un forum de discussion non modéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CITE2001 Coopération, Innovation, Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression et la mise en scène des émotions à la télévision : l'articulation des émotions vécues, racontées et attribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ORAGE (Oralité et Gestualité) 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi, c'était pour parler désespoir : l'expression et la mise en scène des émotions dans une interaction médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Emotions, Interactions et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citation automatique dans les messageries électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le discours rapporté dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté virtuelle : une communauté en paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque International sur les Usages et Services des Télécommunications : e-usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des forums de discussion usenet : problèmes et questions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse de discours à l'épreuve de nouveaux objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politesse dans les forums de discussion : règles externes, manifestations discursives et commentaires métacommunicatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IADA Anniversary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bologne, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation des règles de la nétiquette par des internautes français et marocains : un exemple des limites de l'universalisme du cyberspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque du CRIC Pratiques de situations de communication et NTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de situation de communication et NTIC dans les pays du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kiyindou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bridle-Surprenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">3ième Colloque organisé par le Centre de Recherche en Information et Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Maxim of Quantity in Computer-Mediated Discussions</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metacommunicative Comments ans Standards of Conduct in Internet Newsgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du porte-parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation : marquages en langue et en discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crystallization of Contextual Parameters in Computer-Mediated Dialogue at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Congress of IADA - Working with Dialogue, Avril 1999</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation entre les interactions verbales et leur mise en scène visuelle à la télévision : construction du genre et distribution des rôles dans l'émission Demain les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Münster, Germany</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les relations intersémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.279-295</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiation and framework in a television programme : talk show or political debate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pragma 99 - International Pragmatics Conference on Pragmatics and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Tel Aviv-Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rôle de porte-parole dans le trilogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e colloque international Do.Ri.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1998, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politesse et le savoir-communiquer sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politesse et Idéologie : Rencontres de pragmatique et de rhétorique conversationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Louvain-la-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération et conflit dans un cas de communication médiatisée par ordinateur en situation de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième colloque Langage et Travail : le langage dans les restructurations du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la structuration et du cadre participatif dans une interaction plurilocuteur médiatisée par ordinateur : les forums de discussion Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IPrA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...2950 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952786v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02952418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression de la relation et des émotions dans la communication médiatisée par ordinateur</w:t>
               </w:r>
@@ -11244,50 +11244,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction d'une diaspora en ligne : hospitalité et choix linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communication électronique : enjeux de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.191-201, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epilogue : pourquoi s'intéresser aux forums de discussion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11309,1015 +11391,933 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forums de discussion : agoras du XXIe siècle ? Théories, enjeux et pratiques discursives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.277-286, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La construction d'une diaspora en ligne : hospitalité et choix linguistiques</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression et le rôle des émotions dans les forums de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.191-201, 2011</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forums de discussion : agoras du XXIe siècle ? Théories, enjeux et pratiques discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.71-87, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien social dans les forums de discussion Internet :réalisations interactionnelles et contrats de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie sociale et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.349-368, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la citation et du copier-coller dans les discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citations I : Citer à travers les formes. Intersémiotique de la citation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, pp.281-298, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« T'es où, maintenant ? ». Les espaces de la conversation visiophonique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décrire la conversation en ligne : le face à face distanciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.95-115, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of COOP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.349-368, 2011</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La narration dans les conversations en situation de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le storytelling : concepts et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermes Science, pp.89-115, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Academia, pp.281-298, 2011</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internet comme dispositif de parole citoyenne. L'exemple du débat sur le projet de loi RESEDA dans le forum de discussion du journal Libération (septembre-novembre 1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'argumentation dans l'espace public contemporain : le cas du débat sur l'immigration - Rapport final du programme de recherche financé par l'Agence Rhône-Alpes des Sciences Sociales et Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS Editions, pp.95-115, 2011</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche pragmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences de consensus : un nouveau mode de délibération politique ? Programme de recherche Concertation, décision, environnement. Rapport intermédiaire d'activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles induites par la mise en oeuvre en vraie grandeur d'une entreprise étendue pratiquant le commerce électronique B to B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse pragmalinguistique des jeux d'acteurs au cours du projet web EDI : l'analyse conversationnelle d'une réunion de travail. In Marché 99 1B 693</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase 3 : Synthèse et bilan des travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Boughzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of COOP 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Interne du marché 99 1B 693 (FT/BD/CNET/DES/ASI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...267 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Grenier</w:t>
-[...74 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02952890v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02952903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Smileys : une représentation iconique des émotions dans la communication médiatisée par ordinateur</w:t>
               </w:r>
@@ -12719,51 +12719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Doury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12903,64 +12903,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transactions et des restructurations organisationnelles médiatisées par les NTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,51 +13181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.7006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541966v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4287" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02951962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcm.2017.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1231" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R45VDVN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952023v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939134v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2012.722101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02651978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Mandelcwajg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZ8PVK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2005.06.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGRT3Z7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.1075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-2166(03)00038-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0MDBXN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.11-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917100v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952713v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952761v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952350v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiyindou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bridle-Surprenant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952786v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02417615v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.307.10ati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.259.05ati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03283005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922915v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.7006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541966v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4287" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02951962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcm.2017.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R45VDVN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2012.722101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02651978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Mandelcwajg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZ8PVK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2005.06.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGRT3Z7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.1075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-2166(03)00038-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0MDBXN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.11-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiyindou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bridle-Surprenant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02417615v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.307.10ati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.259.05ati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03283005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922915v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>