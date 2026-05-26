--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2313,208 +2313,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les webforums des partis politiques français : quels modèles de discussion politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Television genre as an object of negotiation: A semio-pragmatic analysis of French political “television forum”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (2), pp.250-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pragma.2005.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02939367v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02923696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication médiatisée par ordinateur et variation culturelle : analyse contrastive de forums de discussion français et marocains</w:t>
               </w:r>
@@ -4482,50 +4482,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Negotiating the frontiers of an online diaspora: hospitality and language choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cross-Cultural Pragmatics at a Crossroads III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of East Anglia, Jun 2013, Norwich, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proximité et conflit dans les échanges entre adolescents dans les forums internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4573,3971 +4655,3889 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55è Congrès National de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The construction of interpersonal relationships in a discussion forum for adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, University of East Anglia, Jun 2013, Norwich, United Kingdom</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Pragmatics Conference (IPRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents et les forums de discussion : communiquer dans un monde virtuel incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, New Dehli, India</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française (AISLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les adolescents et les forums de discussion : communiquer dans un monde virtuel incertain</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for Multi-activity in Professional Email</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe congrès international des sociologues de langue française (AISLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">12th IPrA conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Accounting for Multi-activity in Professional Email</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effectiveness of Professional Emails: Representations and Communicative Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IPrA conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th International Association for Dialogue Analysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociabilité adolescente et discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la citation et du copier-coller dans les discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ci-Dit | Discours rapporté, citation et pratiques sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interactional patterns of online social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ipra 2009, International Pragmatics Association 11th conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier un corpus de diapositives numériques en entreprise : pour une approche socio-linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS (Association Française de Sociologie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hospitalité dans les communautés en ligne : l'exemple de l'accueil des « nouveaux » dans les forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPIQUE 2009, colloque de psychologie ergonomique, Symposium « Coopérations, Communautés en ligne et Réseaux sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et fonctions de la citation et du copier-coller dans les discussions en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe Colloque international du groupe Ci-dit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production collective d'une présentation Power Point en entreprise : polyphonie, intertextualité et enjeux organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 th Conference on Dialogue Analysis (IADA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bénel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Gaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des smileys dans la production et l'interprétation des messages électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Gauducheau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Montréal, Canada</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue du cyberespace : de la diversite aux normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.279-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Maxim of Quantity in Computer-Mediated Discussions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Dialogue Analysis (IADA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Münster, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soutien social dans les forums de discussion : réalisations interactionnelles et contrats de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque international psychologie sociale de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la mimo-gestualité : un apport méthodologique pour l'étude de la dimension socio-affective des échanges en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing kinesic behaviours of online discussants : a methodological contribution to CMC studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Etudier un corpus de diapositives numériques en entreprise : pour une approche socio-linguistique</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel ethos communicatif pour les diaporas en ligne ? Analyse contrastive de forums de discussion marocains, juifs tunisiens et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque les enjeux de la communication interculturelle : compétence linguistique, compétence pragmatique, valeurs culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication médiatisée par ordinateur et expression des émotions : étude sur l'interprétation des smileys dans les messages numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des diapositives numériques en milieu organisé ou la recomposition provisoire de collectifs éclatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Pratiques et Usages Organisationnels des STIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Definition And The Negotiation Of The Norms Of Discussion In Newsgroups: Which Communication Ideal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Conference of the International Society for the Study of Argumentation (ISSA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nice, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manifestations des émotions dans les forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Emotions et interactions en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l'analyse pragmatique de la narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGC 2005 - Atelier Fouille de Textes pour l'Ingenierie Ontologique et le Storytelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, Espagne</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newsgroups as speech communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diasporas et internet : analyse interactionnelle contrastive de forums de discussion communautaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Mandelcwajg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xth Biennal Congress of the IADA : Cooperation and Conflict in ingroup and intergroup Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Bucharest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler politique dans un forum de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La communication électronique : approches linguistiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marcoccia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication écrite médiatisée par ordinateur : faire du face à face avec de l'écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études de l'ATALA Le traitement automatique des nouvelles formes de communication écrite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparative de forums de discussion français et marocains : standardisation et variation culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études internationale Discours, Cultures, Comparaisons (Syled - Cediscor)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Maxim of Quantity in Computer-Mediated Discussions</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural Variation and Standardization in CMC. A comparative analysis of French and Moroccan Newsgroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Münster, Germany</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IPrA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.279-295</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lewkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CITE 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition épistolaire et médias numériques : du billet au courrier électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IADA 2003 : Dialogue in litterature and media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Salzbourg, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés en ligne comme communautés de paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études « Internet, Jeu, socialisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorization as an argumentative resource in on-line political debate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AoIR International Conference (Internet Research 3.0: Net / Work / Theory)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet Newsgroup as a device for argumentative discussion : analysis of the debate about immigration in a French-speaking Newsgroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th ISSA Conference on Argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation des règles communautaires d'écriture en ligne : le cas des internautes français et marocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Göteborg, Sweden</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecritures en ligne : pratiques et communautés (actes du colloque Université de Rennes 2. CERCOR (CERSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quel ethos communicatif pour les diaporas en ligne ? Analyse contrastive de forums de discussion marocains, juifs tunisiens et français</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polylogues en ligne : l'analyse conversationnelle des forums de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet comme terrain de re-connaissance pour les sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation Framework and interactional roles in CMC : the role of Host in Usenet Newsgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Congress of IADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Göteborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation du cadre et la construction des camps dans l'émission Demain les jeunes (France2, 28 mars 1994)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Doury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simposio Internacional de Anàlisis del Discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Madrid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TV forum as a paradox : the impact of talk show on political discourse, in Language, the media and international communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Atifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">St. Catherine's college conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Rennes, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence du rôle d'animateur dans un forum de discussion non modéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque CITE2001 Coopération, Innovation, Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression et la mise en scène des émotions à la télévision : l'articulation des émotions vécues, racontées et attribuées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ORAGE (Oralité et Gestualité) 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Amsterdam, Netherlands</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moi, c'était pour parler désespoir : l'expression et la mise en scène des émotions dans une interaction médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Emotions, Interactions et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citation automatique dans les messageries électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le discours rapporté dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté virtuelle : une communauté en paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Colloque International sur les Usages et Services des Télécommunications : e-usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Riva del Garda, Italy</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politesse dans les forums de discussion : règles externes, manifestations discursives et commentaires métacommunicatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IADA Anniversary Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Bucharest, Roumanie</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des forums de discussion usenet : problèmes et questions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse de discours à l'épreuve de nouveaux objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...1578 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952773v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02952275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation des règles de la nétiquette par des internautes français et marocains : un exemple des limites de l'universalisme du cyberspace</w:t>
               </w:r>
@@ -9882,50 +9882,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Use of irony by teenagers, face-to-face versus internet forums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Gauducheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Atifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress for the Study of Child Language (IASCL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montréal, Canada. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emotion and Irony on Teenagers Internet Forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9973,178 +10094,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069245v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-04069247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13181,51 +13181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.7006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541966v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4287" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02951962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcm.2017.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R45VDVN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2012.722101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02651978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Mandelcwajg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZ8PVK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939367v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2005.06.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGRT3Z7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.512" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.1075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-2166(03)00038-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0MDBXN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.11-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952684v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952713v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952126v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952254v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952350v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952367v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952773v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiyindou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bridle-Surprenant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02417615v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.307.10ati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.259.05ati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03283005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922915v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/ne.tranel.2024.7006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394861v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12m9f" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.13170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541966v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4287" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02951962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcm.2017.03.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/plc-2016-0013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921774v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2012.2937" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-R45VDVN4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14708477.2012.722101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952023v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02651978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880042v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Mandelcwajg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langsci.2010.10.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZ8PVK6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952043v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.152.0139" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Doury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.512" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2005.06.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGRT3Z7L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613978v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.1075" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-2166(03)00038-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS0MDBXN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fraenkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.104.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.210-230" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920477v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.5.3-4.11-26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922296v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.2431" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952335v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541986v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952610v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952684v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952622v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952621v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952095v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658222v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952099v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952720v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952725v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952728v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952219v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952742v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952347v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952753v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952399v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952390v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952275v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952773v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952425v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952409v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lagane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kiyindou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bridle-Surprenant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952779v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952781v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952294v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952784v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952789v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952804v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952799v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069238v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msh-reseau.fr/media/pages/ressources/9e6afe1f3f-1626816186/actescongres_2012-web_0.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069247v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03282932v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02417615v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.307.10ati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525679v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.3456" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.259.05ati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952822v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952840v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952835v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952827v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952854v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952891v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Gaubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03283005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952877v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952883v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922915v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952897v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>