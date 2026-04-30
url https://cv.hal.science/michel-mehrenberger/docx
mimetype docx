--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -484,261 +484,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observability of a string-beams network with many beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Uniform Splines for Semi-Lagrangian Kinetic Simulations of the Plasma Sheath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Chiara Lai</w:t>
+                <w:t xml:space="preserve">Yann Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Loreti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+                <w:t xml:space="preserve">Philippe Ghendrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.61. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 488, pp.112229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2023054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175250v1</w:t>
+                <w:t xml:space="preserve">cea-03748016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Uniform Splines for Semi-Lagrangian Kinetic Simulations of the Plasma Sheath</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observability of a string-beams network with many beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Munschy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+                <w:t xml:space="preserve">Anna Chiara Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Loreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ghendrih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 488, pp.112229. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2023054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03748016v1</w:t>
+                <w:t xml:space="preserve">hal-04175250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly accurate monotonicity-preserving Semi-Lagrangian scheme for Vlasov-Poisson Simulations</w:t>
               </w:r>
@@ -2061,1139 +2061,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding center simulations on curvilinear grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 5D gyrokinetic full-f global semi-lagrangian code for flux-driven ion turbulence simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Hamiaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+                <w:t xml:space="preserve">Jérémie Abiteboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Back</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Cartier-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201653007⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.35-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908500v3</w:t>
+                <w:t xml:space="preserve">cea-01153011v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The semi-Lagrangian method on curvilinear grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Guiding center simulations on curvilinear grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Hamiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Sellama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+                <w:t xml:space="preserve">Aurore Back</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Navaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Applied and Industrial Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/caim-2016-0024⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.99-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201653007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213366v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908500v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the gyroaverage operator based on hermite interpolation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Latu</w:t>
+                <w:t xml:space="preserve">The semi-Lagrangian method on curvilinear grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Hamiaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Sellama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+              <w:t xml:space="preserve">Communications in Applied and Industrial Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201653012⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/caim-2016-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261427v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5D gyrokinetic full-f global semi-lagrangian code for flux-driven ion turbulence simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the gyroaverage operator based on hermite interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rozar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grandgirard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 207, pp.35-68. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201653012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01153011v3</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the guiding-center model on a regular hexagonal mesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gyroaverage operator for a polar mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201653010⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (1), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50211-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117196v3</w:t>
+                <w:t xml:space="preserve">hal-01090681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyroaverage operator for a polar mesh</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving the guiding-center model on a regular hexagonal mesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura S. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Prouveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (1), pp.221. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.149-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50211-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201653010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090681v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117196v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Kinetic Electrostatic Electron Nonlinear (KEEN) Waves with Variable Velocity Resolution Grids and High-Order Time-Splitting</w:t>
+                <w:t xml:space="preserve">Optimal decay rates for the stabilization of a string network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedros Afeyan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Jellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50212-6⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977344v2</w:t>
+                <w:t xml:space="preserve">hal-00977345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal decay rates for the stabilization of a string network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new fully two-dimensional conservative semi-Lagrangian method: applications on polar grids, from diocotron instability to ITG turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jellouli</w:t>
+                <w:t xml:space="preserve">Eric Madaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (9), DOI: 10.1140/epjd/e2014-50180-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50180-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977345v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fully two-dimensional conservative semi-Lagrangian method: applications on polar grids, from diocotron instability to ITG turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of Kinetic Electrostatic Electron Nonlinear (KEEN) Waves with Variable Velocity Resolution Grids and High-Order Time-Splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedros Afeyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Madaule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+                <w:t xml:space="preserve">Adila Dodhy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 68 (9), DOI: 10.1140/epjd/e2014-50180-9. </w:t>
+              <w:t xml:space="preserve">, 2014, 68 (10), DOI: 10.1140/epjd/e2014-50212-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50180-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977342v2</w:t>
+                <w:t xml:space="preserve">hal-00977344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving conservation properties in a 5D gyrokinetic semi-Lagrangian code</w:t>
               </w:r>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlasov on GPU (VOG Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Marradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedros Afeyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,51 +3460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volume Schemes for Vlasov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,235 +3558,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin semi-Lagrangian method for Vlasov-Poisson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+                <w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Vecil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2011022⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544677v1</w:t>
+                <w:t xml:space="preserve">inria-00629081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Charles</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin semi-Lagrangian method for Vlasov-Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Després</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Mehrenberger</w:t>
+                <w:t xml:space="preserve">Francesco Vecil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, CEMRACS 2010, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00629081v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the nodal feedback stabilization of a string-beams network</w:t>
               </w:r>
@@ -3869,430 +3869,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vectorial Ingham-Beurling type theorem</w:t>
+                <w:t xml:space="preserve">P1-conservative solution interpolation on unstructured triangular meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alia Barhoumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vilmos Komornik</w:t>
+                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Universitatis Scientiarium Budapestinensis de Rolando Eötvös Nominatae Sectio Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/a:1020806811956⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298976v1</w:t>
+                <w:t xml:space="preserve">inria-00354509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution of the gyroaverage operator for the finite gyroradius guiding-center model.</w:t>
+                <w:t xml:space="preserve">Conservative semi-Lagrangian schemes for Vlasov equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hocine Sellama</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.010909.220110a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1927-1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2009.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00507301v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P1-conservative solution interpolation on unstructured triangular meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A vectorial Ingham-Beurling type theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Alauzet</w:t>
+                <w:t xml:space="preserve">Vilmos Komornik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.48. </w:t>
+              <w:t xml:space="preserve">Annales Universitatis Scientiarium Budapestinensis de Rolando Eötvös Nominatae Sectio Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, www.cs.elte.hu/~annalesm/vol53trt.pdf. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.2951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/a:1020806811956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00354509v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative semi-Lagrangian schemes for Vlasov equations</w:t>
+                <w:t xml:space="preserve">Numerical solution of the gyroaverage operator for the finite gyroradius guiding-center model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Sellama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1927-1953. </w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.484-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2009.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/cicp.010909.220110a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363643v1</w:t>
+                <w:t xml:space="preserve">inria-00507301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of coupled systems</w:t>
               </w:r>
@@ -4394,51 +4394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback stabilization of a coupled string-beam system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4563,51 +4563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observabilite uniforme de l'equation des ondes 1D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Loreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4654,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ingham type proof for a two-grid observability theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Loreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4933,248 +4933,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hermite type adaptive semi-Lagrangian scheme</w:t>
+                <w:t xml:space="preserve">A Parallel Adaptive Vlasov Solver Based on Hierarchical Finite Element Interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hoenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Campos Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/v10006-007-0027-y⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Proceedings of the 8th International Computational Accelerator Physics Conference - ICAP 2004, 558 (1), pp.188-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.11.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00110865v1</w:t>
+                <w:t xml:space="preserve">inria-00111165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Adaptive Vlasov Solver Based on Hierarchical Finite Element Interpolation</w:t>
+                <w:t xml:space="preserve">A Hermite type adaptive semi-Lagrangian scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Violard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Proceedings of the 8th International Computational Accelerator Physics Conference - ICAP 2004, 558 (1), pp.188-191. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2005.11.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/v10006-007-0027-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00111165v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical length for a Beurling type theorem</w:t>
               </w:r>
@@ -5656,278 +5656,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Strict-Binning Particle-in-Cell Algorithm for Multi-Core SIMD Processors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t>
+                <w:t xml:space="preserve">InKS, a Programming Model to Decouple Performance from Algorithm in HPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksander Ejjaaouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Murai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_53⟩</w:t>
+              <w:t xml:space="preserve">Repara 2018 - 4th International Workshop on Reengineering for Parallelism in Heterogeneous Parallel Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890318v1</w:t>
+                <w:t xml:space="preserve">hal-01890132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InKS, a Programming Model to Decouple Performance from Algorithm in HPC Codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Bigot</w:t>
+                <w:t xml:space="preserve">Efficient Strict-Binning Particle-in-Cell Algorithm for Multi-Core SIMD Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann A Barsamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Charguéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repara 2018 - 4th International Workshop on Reengineering for Parallelism in Heterogeneous Parallel Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.1-12, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Turin, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890132v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palindromic Discontinuous Galerkin Method</w:t>
               </w:r>
@@ -6043,64 +6043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability of a Ring Shaped Membrane via Fourier Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilmos Komornik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Loreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6303,51 +6303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hoenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6389,51 +6389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallelization of an Adaptive Vlasov Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hoenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sonnendrücker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedros Afeyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6718,286 +6718,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative Semi-Lagrangian solvers on mapped meshes</w:t>
+                <w:t xml:space="preserve">Berk-Breizman and diocotron instability testcases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Bergot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hocine Sellama</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Madaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPS International Conference on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMVV Algorithm and Model Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, East-Lansing, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759823v1</w:t>
+                <w:t xml:space="preserve">hal-01298988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berk-Breizman and diocotron instability testcases</w:t>
+                <w:t xml:space="preserve">Conservative Semi-Lagrangian solvers on mapped meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Madaule</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Sellama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMVV Algorithm and Model Verification and Validation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOPS International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298988v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution numérique de l'opérateur de gyromoyenne</w:t>
               </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Sellama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Carcans-Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7458,51 +7458,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new quasi-asymptotic-preserving mixed formulation with discontinuous Galerkin method for highly anisotropic diffusion equations</w:t>
+                <w:t xml:space="preserve">An asymptotic-preserving mixed formulation for highly anisotropic diffusion equations and discretization using the discontinuous Galerkin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Tuan Dung</w:t>
@@ -7517,69 +7517,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schwander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234610v1</w:t>
+                <w:t xml:space="preserve">hal-05234610v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterated quasi-asymptotic-preserving hybrid discontinuous Galerkin method for highly anisotropic diffusion problems</w:t>
               </w:r>
@@ -8139,321 +8139,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order Runge-Kutta-Nyström splitting methods for the Vlasov-Poisson equation</w:t>
+                <w:t xml:space="preserve">A Discontinuous Galerkin semi-Lagrangian solver for the guiding-center problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Vecil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00633934v1</w:t>
+                <w:t xml:space="preserve">hal-00717155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some numerical aspects of the conservative PSM scheme in a 4D drift-kinetic code.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High order Runge-Kutta-Nyström splitting methods for the Vlasov-Poisson equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Latu</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Faou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00435203v2</w:t>
+                <w:t xml:space="preserve">inria-00633934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Discontinuous Galerkin semi-Lagrangian solver for the guiding-center problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some numerical aspects of the conservative PSM scheme in a 4D drift-kinetic code.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Braeunig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grandgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Latu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mehrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717155v1</w:t>
+                <w:t xml:space="preserve">inria-00435203v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8576,51 +8576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Lagrangian simulations of the diocotron instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Madaule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8707,64 +8707,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Latu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Grandgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Abiteboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9291,51 +9291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="911AD032"/>
+    <w:nsid w:val="556BD5E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9522,51 +9522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-mehrenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6376-409X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09506057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6664-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119228v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bourne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ayot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barsamian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loreti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Munschy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126595v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070138v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Bernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009446v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangxi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bressan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann A Barsamian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315889v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ottaviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0509-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0816-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908500v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hamiaz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Back" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213366v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Sellama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/caim-2016-0024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01153011v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Abiteboul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.05.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117196v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Mendoza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prouveur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090681v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50211-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977344v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedros Afeyan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Dodhy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50212-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jellouli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.03.023" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977342v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madaule" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50180-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50209-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marradi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vecil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12190-010-0412-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J86L00SQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298976v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Barhoumi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1020806811956" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.010909.220110a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2951" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363643v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.11.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-009-8011-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4876C60P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-07-01912-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-007-0120-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3P5GH3PZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0027-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoenen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.11.225" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AMHU.0000028832.47891.09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3C3JGKCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Vu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_25" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890318v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chargu&#233;raud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_53" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2012.5.271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_59" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653023v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2013.6634958" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383972" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbeit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fahrer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quelen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Regourd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-2K8N8V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan Dung" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234738v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016348v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00435203v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717155v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098373v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841504v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;tri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727118v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guterl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004STR13124" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-mehrenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6376-409X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09506057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6664-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119228v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bourne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ayot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barsamian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Munschy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112229" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loreti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126595v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070138v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Bernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009446v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangxi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bressan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann A Barsamian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315889v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ottaviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0509-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0816-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01153011v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Abiteboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908500v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hamiaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Back" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Sellama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/caim-2016-0024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50211-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117196v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Mendoza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prouveur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jellouli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.03.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977342v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madaule" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50180-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977344v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedros Afeyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Dodhy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50212-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50209-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marradi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vecil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12190-010-0412-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J86L00SQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2951" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.11.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Barhoumi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1020806811956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.010909.220110a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-009-8011-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4876C60P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-07-01912-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-007-0120-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3P5GH3PZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoenen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.11.225" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0027-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AMHU.0000028832.47891.09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3C3JGKCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Vu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_25" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chargu&#233;raud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_53" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2012.5.271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_59" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653023v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2013.6634958" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298988v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383972" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbeit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fahrer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quelen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Regourd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-2K8N8V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234610v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan Dung" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234738v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016348v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00435203v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098373v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841504v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;tri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727118v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guterl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004STR13124" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>