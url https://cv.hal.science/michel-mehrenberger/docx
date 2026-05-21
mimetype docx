--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,9236 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9184 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Mehrenberger </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6376-409X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09506057X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CPzx7e8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-6664-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local cubic spline interpolation for Vlasov-type equations on a multi-patch geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 106, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order numerical methods for Vlasov-Poisson models of plasma sheaths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Badsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barsamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Crestetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.229-248. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202477229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of a string-beams network with many beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Chiara Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Loreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29, pp.61. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv/2023054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Uniform Splines for Semi-Lagrangian Kinetic Simulations of the Plasma Sheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Bourne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 488, pp.112229. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03748016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly accurate monotonicity-preserving Semi-Lagrangian scheme for Vlasov-Poisson Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence phenomenon for Vlasov-Poisson simulations on regular finite element mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhung Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.OA-2019-0022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time behavior of second order linearized Vlasov-Poisson equations near a homogeneous equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joackim Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.129-168. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070138v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing the double-gyroaverage term incorporating short-scale perturbation and steep equilibrium profile by the interpolation algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuangxi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2), pp.91-126. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plasma2020009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY OF SEMI-LAGRANGIAN SCHEMES OF ARBITRARY ODD DEGREE UNDER CONSTANT AND VARIABLE ADVECTION SPEED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/mcom/3494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InKS, a Programming Model to Decouple Algorithm from Optimization in HPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksander Ejjaaouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Murai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-019-02950-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order implicit palindromic discontinuous Galerkin method for kinetic-relaxation approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.485--502. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting realistic geometry in Tokamak code Gysela *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201863179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of 2D × 2D and two-species Vlasov-Poisson solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann A Barsamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joackim Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.78-108. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201863078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-aligned interpolation for semi-Lagrangian gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaman Güçlü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 74 (3), pp.1601-1650. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10915-017-0509-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315889v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical stability of plasma sheath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Badsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201864017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Hamiltonian splitting for Vlasov-Poisson equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 135 (3), pp.769-801. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-016-0816-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding center simulations on curvilinear grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hamiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Navaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.99-119. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908500v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semi-Lagrangian method on curvilinear grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnane Hamiaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Sellama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Applied and Industrial Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/caim-2016-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the gyroaverage operator based on hermite interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Rozar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5D gyrokinetic full-f global semi-lagrangian code for flux-driven ion turbulence simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.35-68. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01153011v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the guiding-center model on a regular hexagonal mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Prouveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.149-176. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201653010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117196v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyroaverage operator for a polar mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), pp.221. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations of Kinetic Electrostatic Electron Nonlinear (KEEN) Waves with Variable Velocity Resolution Grids and High-Order Time-Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedros Afeyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adila Dodhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (10), DOI: 10.1140/epjd/e2014-50212-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50212-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977344v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal decay rates for the stabilization of a string network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2014.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fully two-dimensional conservative semi-Lagrangian method: applications on polar grids, from diocotron instability to ITG turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Madaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (9), DOI: 10.1140/epjd/e2014-50180-9. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50180-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving conservation properties in a 5D gyrokinetic semi-Lagrangian code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (11), pp.345. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2014-50209-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlasov on GPU (VOG Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Marradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedros Afeyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, p. 37-58. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201343003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Schemes for Vlasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Glanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, CEMRACS'11: Multiscale Coupling of Complex Models in Scientific Computing, 38, pp.275-297. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201238015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous Galerkin semi-Lagrangian method for Vlasov-Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vecil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CEMRACS 2010, pp.21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/2011022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced convergence estimates for semi-lagrangian schemes Application to the Vlasov-Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110851511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00629081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the nodal feedback stabilization of a string-beams network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12190-010-0412-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vectorial Ingham-Beurling type theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmos Komornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Universitatis Scientiarium Budapestinensis de Rolando Eötvös Nominatae Sectio Mathematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, www.cs.elte.hu/~annalesm/vol53trt.pdf. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1020806811956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical solution of the gyroaverage operator for the finite gyroradius guiding-center model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Sellama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (3), pp.484-510. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4208/cicp.010909.220110a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00507301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative semi-Lagrangian schemes for Vlasov equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1927-1953. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2009.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P1-conservative solution interpolation on unstructured triangular meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Alauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.48. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.2951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00354509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of coupled systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10474-009-8011-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback stabilization of a coupled string-beam system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Heterogeneous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/nhm.2009.4.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ingham type proof for the boundary observability of a N-d wave equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2008.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observabilite uniforme de l'equation des ondes 1D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Loreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc:082505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ingham type proof for a two-grid observability theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Loreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cocv:2007062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of classes of high-order semi-Lagrangian schemes for the Vlasov-Poisson system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (261), pp.93-123. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/S0025-5718-07-01912-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of an adaptive semi-Lagrangian scheme for the Vlasov-Poisson system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerische Mathematik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108 (3), pp.407-444. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00211-007-0120-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hermite type adaptive semi-Lagrangian scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Violard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10006-007-0027-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Adaptive Vlasov Solver Based on Hierarchical Finite Element Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Violard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hoenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Proceedings of the 8th International Computational Accelerator Physics Conference - ICAP 2004, 558 (1), pp.188-191. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2005.11.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00111165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical length for a Beurling type theorem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, http://www.bdim.eu/item?id=BUMI_2005_8_8B_1_251_0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of coupled systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Hungarica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (103), pp.321-348. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:AMHU.0000028832.47891.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00139351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative (cascade) Semi-Lagrangian schemes for Vlasov type equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, theory and numerics for PDEs (kinetic and hyperbolic systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Lagrangian guiding center simulations with polar type coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Theoretical and Analytical Aspects of Kinetic equations in Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Marseille (CIRM, Centre International de Rencontres Mathématiques), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition schemes for the guiding-center model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA: International Conference on Finite Volumes for Complex Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Strasbourg, France. https://link.springer.com/chapter/10.1007/978-3-031-40860-1_25, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-40860-1_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermite advection schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Strict-Binning Particle-in-Cell Algorithm for Multi-Core SIMD Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann A Barsamian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Charguéraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2018 - 24th International European Conference on Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InKS, a Programming Model to Decouple Performance from Algorithm in HPC Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksander Ejjaaouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Murai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repara 2018 - 4th International Workshop on Reengineering for Parallelism in Heterogeneous Parallel Platforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-10549-5_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic Discontinuous Galerkin Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite volumes for complex applications VIII—hyperbolic, elliptic and parabolic problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lille, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of a Ring Shaped Membrane via Fourier Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilmos Komornik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Loreti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IFIP Conference on System Modeling and Optimization (CSMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sophia Antipolis, France. pp.322-330, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55795-3_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding-center simulations on curvilinear meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Braeunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Models for Controlled Fusion (NMCF09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porquerolles, France. pp.271-282, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2012.5.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive 2-D Vlasov Simulation of Particle Beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gutnic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hoenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallelization of an Adaptive Vlasov Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hoenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Violard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPMV/MPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30218-6_59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About recurrence time for a semi-Lagrangian discontinuous Galerkin Vlasov solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collisionless Boltzmann (Vlasov) Equation and Modeling of Self-Gravitating Systems and Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Order Numerical Methods for KEEN Wave Vlasov-Poisson Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedros Afeyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2013.6634958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative Semi-Lagrangian solvers on mapped meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Sellama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. 2012, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berk-Breizman and diocotron instability testcases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Madaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMVV Algorithm and Model Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, East-Lansing, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution numérique de l'opérateur de gyromoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Sellama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Carcans-Maubuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order semi Lagrangian schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GdR CHANT sur les méthodes numériques pour les équations cinétiques, hyperboliques et de Hamilton-Jacobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Strasbourg, France. , 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser avec les élèves. Activités et approche théorique de la modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbeit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fahrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Regourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Weil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Strasbourg, 2021, 2-911446-35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04937001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive numerical resolution of the Vlasov equation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Hyperbolic and Kinetic Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, EMS, pp 43--58, 2005, IRMA Lectures in Mathematics and Theoretical Physics, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/012-1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An asymptotic-preserving mixed formulation for highly anisotropic diffusion equations and discretization using the discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tuan Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schwander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterated quasi-asymptotic-preserving hybrid discontinuous Galerkin method for highly anisotropic diffusion problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Tuan Dung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234738v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Lagrangian Vlasov-Poisson solvers with a strong external uniform magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Tuan Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InKS, a programming model to decouple performance from semantics in simulation codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksander Ejjaaouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01493075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palindromic discontinuous Galerkin method for kinetic equations with stiff relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Navoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-neutrality equation in a polar mesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Helluy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semi-Lagrangian discontinuous Galerkin convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High order Runge-Kutta-Nyström splitting methods for the Vlasov-Poisson equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Faou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00633934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some numerical aspects of the conservative PSM scheme in a 4D drift-kinetic code.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Braeunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435203v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discontinuous Galerkin semi-Lagrangian solver for the guiding-center problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Vecil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligned interpolation and application to drift kinetic semi-Lagrangian simulations with oblique magnetic field in cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sonnendrücker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IRMA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Lagrangian simulations of the diocotron instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Madaule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sever Adrian Hirstoaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pétri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of unperturbed motion of particles in a gyrokinetic semi-Lagrangian code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8054, INRIA. 2012, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of some numerical limiters for the conservative PSM scheme for 4D Drift-Kinetic simulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guterl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Braeunig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Crouseilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grandgirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Latu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7467, INRIA. 2010, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of an Adaptive Scheme for the one dimensional Vlasov-Poisson system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Campos Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5519, INRIA. 2005, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalites d'observabilité et résolution adaptative de l'équation de Vlasov par éléments finis hiérarchiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Louis Pasteur - Strasbourg I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2004STR13124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00008254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités d'Ingham et schémas semi-lagrangiens pour l'équation de Vlasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mehrenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. Université de Strasbourg, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00735678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9291,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="556BD5E3"/>
+    <w:nsid w:val="D1C3011E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9522,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-mehrenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6376-409X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09506057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6664-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119228v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bourne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ayot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barsamian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477229" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Munschy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112229" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Lai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loreti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126595v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110632" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070138v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Bernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009446v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangxi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma2020009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bressan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863179" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann A Barsamian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315889v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ottaviani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0509-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0816-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01153011v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Abiteboul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908500v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hamiaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Back" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Sellama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/caim-2016-0024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50211-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117196v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Mendoza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prouveur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977345v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jellouli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.03.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977342v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madaule" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50180-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977344v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedros Afeyan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Dodhy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50212-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966162v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50209-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marradi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vecil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298967v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12190-010-0412-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J86L00SQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2951" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.11.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298976v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Barhoumi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1020806811956" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507301v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.010909.220110a" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-009-8011-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4876C60P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311730v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298974v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082505" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298963v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007062" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-07-01912-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-007-0120-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3P5GH3PZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoenen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.11.225" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0027-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139351v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AMHU.0000028832.47891.09" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3C3JGKCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Vu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_25" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chargu&#233;raud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_53" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_30" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2012.5.271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300207v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_59" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653023v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298979v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2013.6634958" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298988v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383972" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298977v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298992v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937001v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbeit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fahrer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quelen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Regourd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137877v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-2K8N8V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234610v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan Dung" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234738v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016348v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00435203v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098373v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841504v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;tri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727118v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540948v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guterl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004STR13124" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735678v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-mehrenberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6376-409X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09506057X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=CPzx7e8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-6664-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119228v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bourne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grandgirard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mehrenberger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sonnendr&#252;cker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ayot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barsamian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Chiara Lai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Loreti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2023054" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03748016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Munschy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126595v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110632" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942708v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navoret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhung Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2019-0022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070138v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joackim Bernier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2020005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009446v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangxi Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Steiner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma2020009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ferretti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3494" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02281963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksander Ejjaaouani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Murai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-019-02950-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coulette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Franck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Helluy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653022v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouzat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bressan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann A Barsamian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sever Adrian Hirstoaga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201863078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315889v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaman G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ottaviani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0509-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201864017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Faou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-016-0816-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908500v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Hamiaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Back" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Sellama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/caim-2016-0024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261427v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rozar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01153011v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Abiteboul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cartier-Michaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.05.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117196v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Mendoza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prouveur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201653010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50211-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977344v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedros Afeyan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adila Dodhy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50212-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jellouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.03.023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977342v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Madaule" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50180-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50209-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908498v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Marradi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Vecil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Despr&#233;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110851511" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298967v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12190-010-0412-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J86L00SQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298976v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Barhoumi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1020806811956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00507301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.010909.220110a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.11.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354509v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alauzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2951" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-009-8011-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4876C60P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298964v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2009.4.19" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2008.11.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298974v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:082505" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298963v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2007062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besse" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-07-01912-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Campos Pinto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-007-0120-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3P5GH3PZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Violard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0027-y" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hoenen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.11.225" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139352v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139351v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:AMHU.0000028832.47891.09" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3C3JGKCS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tuan Vu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40860-1_25" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890318v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chargu&#233;raud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_53" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10549-5_59" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_19" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55795-3_30" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298727v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Braeunig" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2012.5.271" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300207v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gutnic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30218-6_59" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298979v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2013.6634958" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759823v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bergot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383972" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298988v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298977v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298992v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbeit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fahrer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Quelen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Regourd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137877v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/012-1/3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/S02-2K8N8V48-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234610v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan Dung" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schwander" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234738v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016348v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01493075v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00633934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00435203v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00717155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ottaviani" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00841504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;tri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guterl" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008254v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004STR13124" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>