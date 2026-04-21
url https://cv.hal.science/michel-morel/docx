--- v0 (2026-03-15)
+++ v1 (2026-04-21)
@@ -1474,273 +1474,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00100328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint prosody evaluation of French text-to-speech synthesis systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A joint intelligibility evaluation of French text-to-speech synthesis systems: the EvaSy SUS/ACR campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Raake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference on Language Ressources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.307-310</w:t>
+              <w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.2034-2037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103557v1</w:t>
+                <w:t xml:space="preserve">hal-00103571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint intelligibility evaluation of French text-to-speech synthesis systems: the EvaSy SUS/ACR campaign</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A joint prosody evaluation of French text-to-speech synthesis systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th edition of the International Conference on Language Ressources and Evaluation (LREC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2034-2037</w:t>
+              <w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Gênes, Italy. pp.307-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103571v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t>
               </w:r>
@@ -1949,549 +1949,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Magne</w:t>
+                <w:t xml:space="preserve">Développement et validation psycholinguistique d'un corpus pour l'étude des bases neurales de la prosodie affective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Renée Turbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Espesser</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00250278v1</w:t>
+                <w:t xml:space="preserve">hal-00103659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation psycholinguistique d'un corpus pour l'étude des bases neurales de la prosodie affective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une transcription prosodique normalisée au sein du projet PFC (Phonologie du français contemporain) : champ d'action et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Renée Turbelin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lyche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103659v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une transcription prosodique normalisée au sein du projet PFC (Phonologie du français contemporain) : champ d'action et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Lyche</w:t>
+                <w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Coquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012717v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From syntactic and semantic analysis to prosodic perspectives: an automatic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les théories linguistiques à l'épreuve des technologies vocales : l'exemple du synthétiseur &amp;quot;Kali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (ICPhS-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain. pp.1137-1140</w:t>
+              <w:t xml:space="preserve">Colloque : Sciences humaines et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Tunis, Tunisie. pp.145-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012283v1</w:t>
+                <w:t xml:space="preserve">hal-00012285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories linguistiques à l'épreuve des technologies vocales : l'exemple du synthétiseur &amp;quot;Kali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From syntactic and semantic analysis to prosodic perspectives: an automatic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Sciences humaines et nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Tunis, Tunisie. pp.145-169</w:t>
+              <w:t xml:space="preserve">15th International Congress of Phonetic Sciences (ICPhS-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Barcelone, Spain. pp.1137-1140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012285v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de la prosodie dans le système de synthèse vocale Kali : de la modélisation phonologique à l'implémentation des paramètres acoustiques</w:t>
               </w:r>
@@ -2810,51 +2810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.201.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Grichkovtsova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.10.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astesano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Alter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929053747667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania B&#228;nziger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CILL.30.1.519219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poir&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012285v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.201.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Grichkovtsova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.10.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astesano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Alter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929053747667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania B&#228;nziger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CILL.30.1.519219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poir&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>