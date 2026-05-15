--- v1 (2026-04-21)
+++ v2 (2026-05-15)
@@ -1720,256 +1720,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonological Analysis of Schwa and Liaison within the PFC Project (Phonologie du Français Contemporain) : how Determinant are the Prosodic Factors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lyche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1437-1440</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103607v1</w:t>
+                <w:t xml:space="preserve">hal-00017440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological Analysis of Schwa and Liaison within the PFC Project (Phonologie du Français Contemporain) : how Determinant are the Prosodic Factors ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating the pronunciation of proper names by four French grapheme-to-phoneme converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boula de Mareüil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech'2005 - Eurospeech. 9th European Conference on Speech Communication and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1437-1440</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2005, Lisbonne, Portugal. pp.1521-1524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2005-447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017440v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation psycholinguistique d'un corpus pour l'étude des bases neurales de la prosodie affective</w:t>
               </w:r>
@@ -2074,247 +2074,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une transcription prosodique normalisée au sein du projet PFC (Phonologie du français contemporain) : champ d'action et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Lyche</w:t>
+                <w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Astésano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Coquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Espesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012717v1</w:t>
+                <w:t xml:space="preserve">hal-00250278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage acoustique du focus contrastif non codé syntaxiquement en français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Magne</w:t>
+                <w:t xml:space="preserve">Pour une transcription prosodique normalisée au sein du projet PFC (Phonologie du français contemporain) : champ d'action et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lacheret-Dujour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lyche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées d’Etudes sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Fès, Maroc. [4 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250278v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théories linguistiques à l'épreuve des technologies vocales : l'exemple du synthétiseur &amp;quot;Kali</w:t>
               </w:r>
@@ -2810,51 +2810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.201.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Grichkovtsova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.10.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astesano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Alter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929053747667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania B&#228;nziger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CILL.30.1.519219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poir&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017440v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.201.0009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687828v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Grichkovtsova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2011.10.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhj151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Magne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astesano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Alter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929053747667" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania B&#228;nziger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/CILL.30.1.519219" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poir&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Raake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bechet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-447" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Ast&#233;sano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Magne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Coquillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Espesser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>