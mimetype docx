--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Morvan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur au département optique d'IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-7609-1677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PON Physical Twin: Enabling Third-party Research on FTTH Optimization with Open Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudina Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Demand-Driven PON Configuration for Fixed-Mobile Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Point-to-Point Network Architecture with Multi-Rate Adaptability from 100 Gbit/s to 10 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2024: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Diego California, United States. pp.W2A.29, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2024.W2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable architecture for point-to-point bidirectional access networks allowing multirate and extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calabretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hybrid Conference, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Assessments of DML and EML with 25G-class APD for Higher Speed PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit58263.2023.10188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Machine Learning Techniques for Fiber Non-Linearity Compensation: Multilayer Perceptron vs. Learned Digital BackPropagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2023: 23rd International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Machine Learning Techniques for Fiber Non-Linearity Compensation: Multilayer Perceptron vs. Learned Digital BackPropagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2023: 23rd International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PON WDM network architecture for the future aircraft cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metro and Data Center Optical Networks and Short-Reach Links V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2605958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Cost Function of Multi-Layer Perceptron for Fibre Non-Linear Impairment Mitigation in Coherent 200-Gbps DP-16QAM Transmission System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maastricht, Netherlands. pp.JTu2A.41, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2022.JTu2A.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12-Core Erbium/Ytterbium-Doped Fiber Amplifier for 200G/400G Long-Haul, Metro-Regional, DCI Transmission Applications with ROADM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Jauffrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Disez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loussouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 European Conference on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Passive Optical Pod Interconnects for Small Energy-Aware Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2019 : 21st International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling packet insertion on a WSADM ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Optical Network Design and Modeling (ONDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Deterministic Scheduling for WDM Slot Switching Xhaul with Zero-Jitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Zami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Optical Network Design and Modeling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, France. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Impact of Multicore Erbium-Ytterbium doped Fiber Amplifier in Long-Haul Optical Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Thouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Photonics in Switching and Computing (PSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Limassol, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PS.2018.8751311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Engineering Strategies for SDM Amplification in Conventional Optical Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Thouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Photonics in Switching and Computing (PSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Limassol, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PS.2018.8751261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of 12 Cores Optical Amplifiers in Optical Transport Network: Performance Study and Economic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Thouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 20th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term CAPEX Evolution for Slotted Optical Packet Switching in a Metropolitan Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2017 : 21th International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Budapest, Hungary. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2017.7958530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse amplitude modulation applied to extended Passive Optical Pod Interconnect, for small energy-aware data centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2016 : 18th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Trento, Italy. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112-Gbit/s Passive Optical Pod Interconnect for Small Data Centers Using Pulse Amplitude Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2016 : 20th Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cartagena, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ONDM.2016.7494059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Spectrum Aggregation Network for Heterogeneous Metropolitan Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Tsuritani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2016 : European Conference and Exhibition on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dusseldorf, Germany. pp.400 - 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution programmable optical filter based on stimulated Brillouin scattering: design and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-insensitive ultra-selective add and drop multiplexer using rectangular Brillouin-based filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. paper Th.1.5.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-selective flexible add-drop multiplexer using rectangular stimulated Brillouin scattering filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Selective Flexible Add-Drop Multiplexer Using Rectangular Stimulated Brillouin Scattering Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2015 : Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. paper Tu3D.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Passive Optical Pod Interconnect for Small Mono-site Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Receivers with Multiple Front-Ends for Low Latency Optical Slot Switching Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMDM 2015 - 19th Optical Networks Design and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.110 - 115, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ONDM.2015.7127283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency and cost issues in backhaul architectures for high data-rate green mobile heterogeneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mertah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1563 - 1568, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usage of Flexible Transponder in Survivable Transparent Flex-Grid Optical Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNDSP 2014 : 9th International Symposium on International Symposium on Communication Networks and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. pp.1123 - 1127, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gbps multi-band OFDM transmission over 1000 km of G.52 fibre and a cascade of five sub-wavelength OADMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poudoullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Performance Evaluation of Stimulated Brillouin Scattering Based Narrowband Rectangular Optical Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Communications and Photonics Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China. paper ATh1C.3 -, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACPC.2014.ATh1C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost comparison of survivable subwavelength switching optical metro networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 26 : proceedings of the 2014 26th International Teletraffic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Routing and Spectrum Assignment with Multiple Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS 2014 : Photonics in Switching conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2014.JT3A.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of Protection in Time-Domain Wavelength Interleaved Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOC 2014 : 19th European Conference on Network and Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Milan, Italy. pp.108 - 114, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOC.2014.6996837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the spectrum-efficiency of transparent optical transport network design with variable-rate forward error correction codes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACT 2014 : 16th IEEE International Conference on Advanced Communications Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Pyeong Chang, South Korea. pp.1173 - 1177, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICACT.2014.6779143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Advantages of CO-OFDM transponder in Network-Side Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS 2014 : Photonics in Switching conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS of Optical Packet Metro networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Sadeghioon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2014 : the Optical Fiber Communication Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, United States. paper W1C.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of the Time-domain Wavelength Interleaved Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Sadeghioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2013 : 15th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Optimal Design of an Optical Packet Ring with Tunable Transmitters and Fixed Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2013 : the 17th International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM Transmission with Sub-band Optical Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poudoulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicéphore Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2013 : 39th European Conference and Exhibition on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2013.1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM Optical Packet Ring Performance Insights: Scheduling and Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Matavulj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC '12: 17th IEEE Symposium on Computers and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cappadocia, Turkey. pp.000253 - 000258, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2012.6249304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of multi-band OFDM in backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Blouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwillerm Froc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Optical Communication (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.We.2.D.4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ECEOC.2012.We.2.D.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interest of multi-line rate transponders for energy efficient protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOCN 2012: 11th International Conference on Optical Communications and Networks,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Failure Detection for WDM Carrying IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable dimensioning issue for optical packet ring with uniform and symmetric traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselin Gredic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2012: 20th Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive single-carrier frequency-domain equalization for 100G coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPCom: Signal Processing in Photonics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet-aware design of slotted WDM optical packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELSIKS 2011 : 10th IEEE International Conference on Telecommunications in Modern Satellite, Cable and Broadcasting Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Belgrade, Serbia. pp.285 - 288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in optical packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2010: 18th Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of peer-to-peer traffic on the efficiency of optical packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOBS'2008 : international Workshop on Optical Burst/Packet Switching, september 8-11, London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation ultra-linéaire (ULTM) pour les transmissions optiques en présence d'un milieu amplificateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Perez Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Interet Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Plestin-Les-Grèves, France. pp.47 - 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated DBR laser - EA modulators for WDM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ougazzaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, Mar 1998, Victoria (B.C.), Canada. IMD4-1 page 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated DBR laser-EA modulator for transmission experiments at 10 Gbit/s on standard dispersive fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ougazzaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vergnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC '98 - 24th European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Madrid, France. pp.545-546, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.1998.732714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic dispersion compensation using Bragg grating photoinduced within accurately tapered fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delevaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Quétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Colloquium on Optical Fibre Gratings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, London, France. pp.17-17, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic:19970251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance DFB laser-electroabsorption modulator based on the identical active layer approach and application to 10 Gbit/s transmission over 125 km of standard fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ougazzaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Integrated Optics and Optical Fibre Communications. 23rd European Conference on Optical Communications IOOC-ECOC97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Edinburgh, France. pp.v1-167-v1-167, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19971393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Gbit/s transmission over 75 km standard fiber using a tunable laser-modulator based on the identical active layer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Integrated Optics and Optical Fibre Communications. 23rd European Conference on Optical Communications IOOC-ECOC97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Edinburgh, France. pp.v3-247-v3-250, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19971536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent 2 channel 622 Mbps narrow deviation CPFSK transmission system using polarisation diversity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hui Bon Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Correc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual conference on European fibre optic communications and networks, European optical communications and networks ; 1993 ; The Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, La Hague, Netherlands. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système homodyne en diversité de phase utilisant des lasers semi-conducteurs stabilisés indépendamment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Labachelerie M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Latrasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 92 : Douzièmes Journées nationales d'optique guidée : Techniques avancées Paris, 22-23 janvier 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jan 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium rate narrow deviation CPFSK system using a broad linewidth MQW-DFB laser and a new discriminator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hui Bon Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Correc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOOC-ECOC-'91 17th-European- Conference-on-Optical-Communication-ECOC-'91.-8th-International-Conference-on-Integrated-Optics-and-Optical-Fibre-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Sep 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">400 km, 1.2Gbit/s CPFSK system using strained MQW-DFB-BRS lasers, a ZBLAN fibre amplifier and a low noise balanced receiver module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hui Bon Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmed Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOOC-ECOC-'91.-17th-European-Conference-on-Optical-Communication-ECOC-'91.-8th-International-Conference-on- Integrated-Optics-and-Optical-Fibre-Communication-IOOC-'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Sep 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance single and multi-section 1.5μm multi-quantum well distributed feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Correc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ougazzaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing and Spectrum Assignment in Elastic Optical Networks integrating Quality of Transmission requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Fernandes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 330 (1), pp.268-278. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMSE-Driven Signal Constellation Scatterplot Using Neural Networks-Based Nonlinear Equalizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3421927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical methods for allocating and assessing resources in flexgrid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luay Alahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Colares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.883. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.499808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of 12-Core Amplifier based on Erbium Ytterbium Co-doped Fiber for Spatial Multiplexed Transmission System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (02), pp.462 - 476. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3217308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband optical network design for the future aircraft cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (4), pp.719. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTCON.447053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical packet metro architecture for Fixed Mobile Convergence in the cloud era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.278-295. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-019-00831-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Quang Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (13), pp.2737-2745. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2822732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Quang Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (22), pp.5316-5316. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2874573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient network-side path protection scheme in OFDM-based elastic optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.3410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of 112G Optical-Packet-Switching-Based Interconnects for Energy-Efficient Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.B124-B136. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.9.00B124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-independant rectangular microwave photonic filter based on stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.669-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity-enhanced receivers for low-latency Burst Optical Slot Switching rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.432 - 447. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-015-0587-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Featured and Lightweight Control for Optical Packet Metro Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Sadeghioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.A235 - A248. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.7.00A235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin Rectangular Optical Filter with Improved Selectivity and Noise Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (15), pp.1593-1596. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2015.2432115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-selective flexible add and drop multiplexer using rectangular optical filters based on stimulated Brillouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.19010-19021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM transmission at 100 Gbps with sub-band optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.2202-2219. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2322517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of stable dimensioning in optical packet ring with uniform and symmetric traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselin Gredic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient frequency-domain implementation of block-LMS/CMA fractionally spaced equalization for coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (22), pp.1697 - 1699. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2166257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Issues in Ecoframe optical packet switched ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.49 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dimensioning of the WDM unidirectional Ecoframe optical packet ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-011-0325-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a WDM metropolitan network: A virtual prototyping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jauffrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Betoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (5-6), pp.604-617. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03253279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a WDM metropolitan network : a virtual prototyping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jauffrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Betoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (5-6), pp.604 - 617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralinear transmission modulation : a new amplitude modulation coding for high efficiency fibre optic transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Perez Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.708 - 710. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.842.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralinear transmission modulation: a new amplitude modulation coding for high efficiency fibre optic transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Perez-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.17 (Issue 3), pp.708-710. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.842296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based 2.5 Gbit/s optically preamplified WDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schimpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (12), pp.1141-1142. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19960761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 3 dB/90° coupler in multilayer thick-filmtechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (10), pp.812-813. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/EL:19950531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN improvement with optical multiwavelength and coherent multichannel techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fressy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (1), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-3664(05)80008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of RSA Optimization Objectives on Optical Network State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Hadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the health of flexgrid optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luay Alahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Colares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIMOS (UMR CNRS 6158), université Clermont Auvergne, France; Institut Mines Telecom, IMT Atlantique, Brest. 2020, pp.883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Morvan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur au département optique d'IMT Atlantique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0002-7609-1677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four Fixed O-Band WDM Channels for 100 Gbps and 200 Gbps IMDD Transmissions for VHSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Joint European Conference on Networks and Communications & 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poznan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit63408.2025.11036957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05405701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PON Physical Twin: Enabling Third-party Research on FTTH Optimization with Open Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudina Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of Demand-Driven PON Configuration for Fixed-Mobile Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ingles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rattaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castro Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Point-to-Point Network Architecture with Multi-Rate Adaptability from 100 Gbit/s to 10 Gbit/s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2024: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, San Diego California, United States. pp.W2A.29, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OFC.2024.W2A.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Assessments of DML and EML with 25G-class APD for Higher Speed PONs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Gothenburg, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCNC/6GSummit58263.2023.10188260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Machine Learning Techniques for Fiber Non-Linearity Compensation: Multilayer Perceptron vs. Learned Digital BackPropagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2023: 23rd International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Machine Learning Techniques for Fiber Non-Linearity Compensation: Multilayer Perceptron vs. Learned Digital BackPropagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2023: 23rd International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable architecture for point-to-point bidirectional access networks allowing multirate and extended reach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Santana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Calabretta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanclou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Optical Communications (ECOC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Hybrid Conference, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2023.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PON WDM network architecture for the future aircraft cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metro and Data Center Optical Networks and Short-Reach Links V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2605958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Cost Function of Multi-Layer Perceptron for Fibre Non-Linear Impairment Mitigation in Coherent 200-Gbps DP-16QAM Transmission System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing in Photonic Communications 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Maastricht, Netherlands. pp.JTu2A.41, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BGPPM.2022.JTu2A.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12-Core Erbium/Ytterbium-Doped Fiber Amplifier for 200G/400G Long-Haul, Metro-Regional, DCI Transmission Applications with ROADM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Jauffrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Disez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loussouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Bouette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 European Conference on Optical Communication (ECOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bordeaux, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC52684.2021.9606073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Passive Optical Pod Interconnects for Small Energy-Aware Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2019 : 21st International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Impact of Multicore Erbium-Ytterbium doped Fiber Amplifier in Long-Haul Optical Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Thouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC: 2018 Photonics in Switching and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Limassol, Cyprus. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PS.2018.8751311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling packet insertion on a WSADM ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Optical Network Design and Modeling (ONDM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Deterministic Scheduling for WDM Slot Switching Xhaul with Zero-Jitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chiaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Zami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Optical Network Design and Modeling (ONDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Dublin, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2018.8396114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Engineering Strategies for SDM Amplification in Conventional Optical Transport Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Thouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSC 2018: Photonics in Switching and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Limassol, Cyprus. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PS.2018.8751261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of 12 Cores Optical Amplifiers in Optical Transport Network: Performance Study and Economic Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Thouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2018: 20th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bucharest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2018.8473674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term CAPEX Evolution for Slotted Optical Packet Switching in a Metropolitan Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2017 : 21th International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Budapest, Hungary. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ONDM.2017.7958530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2017: 45th Conference on Education Excellence For Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Azores, Portugal. pp.536-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting advanced skills in project management thanks to complex human and technical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2016: 44th European Society for Engineering Education annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tampere, Finland. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112-Gbit/s Passive Optical Pod Interconnect for Small Data Centers Using Pulse Amplitude Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2016 : 20th Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cartagena, Spain. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ONDM.2016.7494059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Spectrum Aggregation Network for Heterogeneous Metropolitan Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyuan Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiro Tsuritani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2016 : European Conference and Exhibition on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dusseldorf, Germany. pp.400 - 402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse amplitude modulation applied to extended Passive Optical Pod Interconnect, for small energy-aware data centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Pilar Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2016 : 18th International Conference on Transparent Optical Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Trento, Italy. pp.1 - 4, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2016.7550708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Score distribution as a tool to reveal group dynamics in student projects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2015 : Annual Conference of the European Society for Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Orléans, France. pp.111 - 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-selective flexible add-drop multiplexer using rectangular stimulated Brillouin scattering filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Selective Flexible Add-Drop Multiplexer Using Rectangular Stimulated Brillouin Scattering Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2015 : Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Los Angeles, United States. paper Tu3D.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Passive Optical Pod Interconnect for Small Mono-site Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Transparent Optical Networks (ICTON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Receivers with Multiple Front-Ends for Low Latency Optical Slot Switching Rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMDM 2015 - 19th Optical Networks Design and Modelling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pisa, Italy. pp.110 - 115, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ONDM.2015.7127283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency and cost issues in backhaul architectures for high data-rate green mobile heterogeneous networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alberto Suarez Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mertah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loutfi Nuaymi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2015 : IEEE 25th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Hong Kong, China. pp.1563 - 1568, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2015.7343547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une formation à la conduite de projets selon une grille de maturité de processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QPES 2015&amp;nbsp;: Colloque Questions de pédagogies dans l'enseignement supérieur. Innover&amp;nbsp;: pourquoi et comment&amp;nbsp;?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Brest, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EPOC project: Energy Proportional and Opportunistic Computing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Smart Cities and Green ICT Systems (SMARTGREENS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution programmable optical filter based on stimulated Brillouin scattering: design and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-insensitive ultra-selective add and drop multiplexer using rectangular Brillouin-based filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valencia, Spain. paper Th.1.5.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Routing and Spectrum Assignment with Multiple Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS 2014 : Photonics in Switching conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2014.JT3A.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gbps multi-band OFDM transmission over 1000 km of G.52 fibre and a cascade of five sub-wavelength OADMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Poudoullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Performance Evaluation of Stimulated Brillouin Scattering Based Narrowband Rectangular Optical Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Communications and Photonics Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Shanghai, China. paper ATh1C.3 -, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ACPC.2014.ATh1C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost comparison of survivable subwavelength switching optical metro networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC 26 : proceedings of the 2014 26th International Teletraffic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Karlskrona, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of Protection in Time-Domain Wavelength Interleaved Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOC 2014 : 19th European Conference on Network and Optical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Milan, Italy. pp.108 - 114, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOC.2014.6996837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the spectrum-efficiency of transparent optical transport network design with variable-rate forward error correction codes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Cugini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACT 2014 : 16th IEEE International Conference on Advanced Communications Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Pyeong Chang, South Korea. pp.1173 - 1177, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICACT.2014.6779143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Advantages of CO-OFDM transponder in Network-Side Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PS 2014 : Photonics in Switching conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Arzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QoS of Optical Packet Metro networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Sadeghioon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2014 : the Optical Fiber Communication Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Francisco, United States. paper W1C.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Usage of Flexible Transponder in Survivable Transparent Flex-Grid Optical Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSNDSP 2014 : 9th International Symposium on International Symposium on Communication Networks and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Manchester, United Kingdom. pp.1123 - 1127, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSNDSP.2014.6923998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM Transmission with Sub-band Optical Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mendi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poudoulec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicéphore Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 2013 : 39th European Conference and Exhibition on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2013.1527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of the Time-domain Wavelength Interleaved Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Sadeghioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTON 2013 : 15th International Conference on Transparent Optical Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Optimal Design of an Optical Packet Ring with Tunable Transmitters and Fixed Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ONDM 2013 : the 17th International Conference on Optical Network Design and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vinouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Beugnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lassudrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-reconfiguring Constant Modulus Algorithm for Proper Polarization Demultiplexing in Coherent Optical Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OFC 2012: Optical Fiber Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Los Angeles, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interest of multi-line rate transponders for energy efficient protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOCN 2012: 11th International Conference on Optical Communications and Networks,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Failure Detection for WDM Carrying IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Pesic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Meuric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orlando, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable dimensioning issue for optical packet ring with uniform and symmetric traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselin Gredic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2012: 20th Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM Optical Packet Ring Performance Insights: Scheduling and Capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Matavulj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC '12: 17th IEEE Symposium on Computers and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cappadocia, Turkey. pp.000253 - 000258, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC.2012.6249304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of multi-band OFDM in backhaul networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Le Rouzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiene Blouza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwillerm Froc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th European Conference on Optical Communication (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.We.2.D.4, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ECEOC.2012.We.2.D.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network planning and traffic engineering in ecoframe optical packet ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive single-carrier frequency-domain equalization for 100G coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPPCom: Signal Processing in Photonics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packet-aware design of slotted WDM optical packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELSIKS 2011 : 10th IEEE International Conference on Telecommunications in Modern Satellite, Cable and Broadcasting Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Belgrade, Serbia. pp.285 - 288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling in optical packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELFOR 2010: 18th Telecommunications Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of network design on packet scheduling in slotted WDM packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIS'09 : Photonics in Switching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of peer-to-peer traffic on the efficiency of optical packet rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOBS'2008 : international Workshop on Optical Burst/Packet Switching, september 8-11, London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation ultra-linéaire (ULTM) pour les transmissions optiques en présence d'un milieu amplificateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Perez Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOTON 2004 (1er séminaire du Groupement d'Interet Scientifique dédié aux Fonctions Optiques pour les TélécommunicatiONs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Plestin-Les-Grèves, France. pp.47 - 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated DBR laser-EA modulator for transmission experiments at 10 Gbit/s on standard dispersive fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ougazzaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vergnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC '98 - 24th European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Madrid, France. pp.545-546, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECOC.1998.732714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated DBR laser - EA modulators for WDM applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ougazzaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Optical Society of America, Mar 1998, Victoria (B.C.), Canada. IMD4-1 page 49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance DFB laser-electroabsorption modulator based on the identical active layer approach and application to 10 Gbit/s transmission over 125 km of standard fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ougazzaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Integrated Optics and Optical Fibre Communications. 23rd European Conference on Optical Communications IOOC-ECOC97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Edinburgh, France. pp.v1-167-v1-167, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19971393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatic dispersion compensation using Bragg grating photoinduced within accurately tapered fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delevaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Quétel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rivoallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Poignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Colloquium on Optical Fibre Gratings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, London, France. pp.17-17, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/ic:19970251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Gbit/s transmission over 75 km standard fiber using a tunable laser-modulator based on the identical active layer approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Ramdane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Integrated Optics and Optical Fibre Communications. 23rd European Conference on Optical Communications IOOC-ECOC97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Edinburgh, France. pp.v3-247-v3-250, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19971536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent 2 channel 622 Mbps narrow deviation CPFSK transmission system using polarisation diversity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hui Bon Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Correc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual conference on European fibre optic communications and networks, European optical communications and networks ; 1993 ; The Hague</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, La Hague, Netherlands. pp.115-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système homodyne en diversité de phase utilisant des lasers semi-conducteurs stabilisés indépendamment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Labachelerie M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Latrasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 92 : Douzièmes Journées nationales d'optique guidée : Techniques avancées Paris, 22-23 janvier 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jan 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medium rate narrow deviation CPFSK system using a broad linewidth MQW-DFB laser and a new discriminator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hui Bon Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Correc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOOC-ECOC-'91 17th-European- Conference-on-Optical-Communication-ECOC-'91.-8th-International-Conference-on-Integrated-Optics-and-Optical-Fibre-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Sep 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">400 km, 1.2Gbit/s CPFSK system using strained MQW-DFB-BRS lasers, a ZBLAN fibre amplifier and a low noise balanced receiver module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hui Bon Hoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmed Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOOC-ECOC-'91.-17th-European-Conference-on-Optical-Communication-ECOC-'91.-8th-International-Conference-on- Integrated-Optics-and-Optical-Fibre-Communication-IOOC-'91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE, Sep 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance single and multi-section 1.5μm multi-quantum well distributed feedback lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Correc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ougazzaden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOC 90</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1990, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing and Spectrum Assignment in Elastic Optical Networks integrating Quality of Transmission requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Fernandes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wagler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 330 (1), pp.268-278. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MMSE-Driven Signal Constellation Scatterplot Using Neural Networks-Based Nonlinear Equalizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Sotomayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Choqueuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2024.3421927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical methods for allocating and assessing resources in flexgrid networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luay Alahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Colares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.883. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.499808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Optimization of 12-Core Amplifier based on Erbium Ytterbium Co-doped Fiber for Spatial Multiplexed Transmission System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bordais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kerampran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (02), pp.462 - 476. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2022.3217308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband optical network design for the future aircraft cabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Saadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Continuum </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (4), pp.719. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTCON.447053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical packet metro architecture for Fixed Mobile Convergence in the cloud era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.278-295. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-019-00831-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Quang Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (13), pp.2737-2745. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2822732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhat-Quang Nhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Azou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (22), pp.5316-5316. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2018.2874573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient network-side path protection scheme in OFDM-based elastic optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dac.3410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of 112G Optical-Packet-Switching-Based Interconnects for Energy-Efficient Data Centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Moulinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (4), pp.B124-B136. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.9.00B124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards energy-proportional Clouds partially powered by renewable energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beldiceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bárbara Dumas Feris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Sabbir Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.3-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-016-0503-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-independant rectangular microwave photonic filter based on stimulated Brillouin scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (2), pp.669-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity-enhanced receivers for low-latency Burst Optical Slot Switching rings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Pointurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (3), pp.432 - 447. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-015-0587-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-selective flexible add and drop multiplexer using rectangular optical filters based on stimulated Brillouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.19010-19021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Featured and Lightweight Control for Optical Packet Metro Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lida Sadeghioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.A235 - A248. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOCN.7.00A235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin Rectangular Optical Filter with Improved Selectivity and Noise Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilin Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Jaouën</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisheng Hu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (15), pp.1593-1596. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2015.2432115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185851v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band OFDM transmission at 100 Gbps with sub-band optical switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengdi Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Karaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (12), pp.2202-2219. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2322517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost of stable dimensioning in optical packet ring with uniform and symmetric traffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselin Gredic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient frequency-domain implementation of block-LMS/CMA fractionally spaced equalization for coherent optical communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omid Zia-Chahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Le Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (22), pp.1697 - 1699. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2166257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Issues in Ecoframe optical packet switched ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telfor journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (1), pp.49 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dimensioning of the WDM unidirectional Ecoframe optical packet ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Uscumlic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic Network Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11107-011-0325-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a WDM metropolitan network: A virtual prototyping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jauffrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Betoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (5-6), pp.604-617. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03253279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of a WDM metropolitan network : a virtual prototyping approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jauffrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Betoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (5-6), pp.604 - 617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralinear transmission modulation : a new amplitude modulation coding for high efficiency fibre optic transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Perez Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.708 - 710. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.842.296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultralinear transmission modulation: a new amplitude modulation coding for high efficiency fibre optic transmissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Perez-Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.17 (Issue 3), pp.708-710. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2004.842296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP-based 2.5 Gbit/s optically preamplified WDM receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schimpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Römer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (12), pp.1141-1142. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:19960761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband 3 dB/90° coupler in multilayer thick-filmtechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 31 (10), pp.812-813. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/EL:19950531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAN improvement with optical multiwavelength and coherent multichannel techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fressy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (1), pp.48-53. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-3664(05)80008-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of RSA Optimization Objectives on Optical Network State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Hadhbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kerivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the health of flexgrid optical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Chouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luay Alahdab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Colares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIMOS (UMR CNRS 6158), université Clermont Auvergne, France; Institut Mines Telecom, IMT Atlantique, Brest. 2020, pp.883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId328"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C85C4616"/>
+    <w:nsid w:val="1A7723B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-morvan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7609-1677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04643630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2024.W2A.29" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calabretta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700750v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sotomayor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207458" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saadaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rebiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2022.JTu2A.41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Jauffrit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Disez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loussouarn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bouette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moulinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396114" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Thouras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2018.8751311" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2018.8751261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473674" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532047v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2017.7958530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilar Dumas Feris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550708" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2016.7494059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Popescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Cao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Tsuritani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Yi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127283" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271181v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mertah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159839v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Dao Thanh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923998" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Song" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poudoullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Awwad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014.ATh1C.3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057008v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2014.JT3A.12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2014.6996837" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cugini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cerutti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Sadeghioon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945109v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendi Song" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poudoulec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic&#233;phore Nicolas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1527" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Matavulj" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249304" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Blouza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwillerm Froc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mangin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECEOC.2012.We.2.D.4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783086v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meuric" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797510v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselin Gredic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uscumlic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerutti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885379v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281707v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Perez Valenzuela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608526v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ramdane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delprat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sorel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vergnol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.1998.732714" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597574v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delevaque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Qu&#233;tel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivoallan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poignant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19970251" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597549v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delprat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19971393" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597558v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19971536" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Correc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doar&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mac&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labachelerie M" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latrasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmed Ibrahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillouet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakajima" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596469v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fernandes da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerivin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wagler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.07.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646576v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3421927" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701095v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luay Alahdab" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Colares" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499808" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebreton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kerampran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3217308" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.447053" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-019-00831-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Dao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3410" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.00B124" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Han" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0587-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.00A235" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185851v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2432115" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190705v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillossou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2322517" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949753v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282372v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castoldi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0325-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V56L9ZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608341v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jauffrit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Betoule" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253279" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X01TZSBM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.842.296" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145586v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Perez-Valenzuela" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.842296" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597392v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schimpe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#246;mer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19960761" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toutain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/EL:19950531" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608300v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Guignard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fressy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-3664(05)80008-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FGHSWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03155966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-morvan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-7609-1677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405701v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saliou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Potet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit63408.2025.11036957" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ingles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudina Rattaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rattaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castro Alberto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04643630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanclou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2024.W2A.29" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC/6GSummit58263.2023.10188260" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sotomayor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207458" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saliou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calabretta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.2075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Saadaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bacou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rebiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2605958" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2022.JTu2A.41" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Jauffrit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Disez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loussouarn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bouette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC52684.2021.9606073" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Dumas Feris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Moulinard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606970v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Thouras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Amar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2018.8751311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gravey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Uscumlic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01847657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chiaroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2018.8396114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PS.2018.8751261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606936v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2018.8473674" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532047v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Triki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ONDM.2017.7958530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411674v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pilar Dumas Feris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2016.7494059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Popescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyuan Cao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Tsuritani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494147v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2016.7550708" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Yi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296888v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pesic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164806v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pointurier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ONDM.2015.7127283" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271181v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Suarez Rivera" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mertah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2015.7343547" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131602v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sabbir Hasan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412141v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057008v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Dao Thanh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2014.JT3A.12" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengdi Song" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poudoullec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nicolas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Awwad" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014.ATh1C.3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185069v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167115v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2014.6996837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Cugini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Cerutti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779143" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016409v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Sadeghioon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159839v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNDSP.2014.6923998" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendi Song" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poudoulec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic&#233;phore Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1527" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945109v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Zia-Chahabi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783086v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Meuric" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Rouzic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselin Gredic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164812v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Matavulj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2012.6249304" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945412v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brochier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Blouza" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwillerm Froc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mangin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECEOC.2012.We.2.D.4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885379v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848227v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uscumlic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gravey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerutti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morvan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565936v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281707v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848232v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Perez Valenzuela" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ougazzaden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vergnol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sorel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.1998.732714" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608526v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ramdane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delprat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delprat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdane" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19971393" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597574v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delevaque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Qu&#233;tel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivoallan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Poignant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic:19970251" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597558v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19971536" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hui Bon Hoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Legros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Correc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Doar&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mac&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Labachelerie M" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Latrasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bouley" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Billard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmed Ibrahim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillouet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakajima" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596469v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Fernandes da Silva" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerivin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wagler" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.07.010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646576v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3421927" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701095v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luay Alahdab" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Colares" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.499808" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03860902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebreton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bordais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kerampran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3217308" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTCON.447053" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02076575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-019-00831-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807761v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Dao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.3410" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498936v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.9.00B124" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01340318v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-016-0503-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287488v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Han" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0587-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287148v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170161v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.7.00A235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185851v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2432115" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190705v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillossou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2322517" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949753v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2166257" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282372v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848229v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castoldi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-011-0325-z" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V56L9ZK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608341v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jauffrit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Betoule" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253279" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X01TZSBM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141673v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971548v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.842.296" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145586v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Perez-Valenzuela" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2004.842296" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597392v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schimpe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#246;mer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19960761" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597361v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toutain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/EL:19950531" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608300v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Guignard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fressy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-3664(05)80008-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FGHSWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03155966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kerivin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>