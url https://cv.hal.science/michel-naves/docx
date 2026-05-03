--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel NAVES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Zootechnie et Amélioration Génétique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5574-1509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079435890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis titulaire d'un diplôme d'Ingénieur Agronome de l'Ecole Nationale Supérieure de Toulouse, obtenu en 1983, après avoir suivi une spécialisation en Productions Animales à l'Institut National Agronomique Paris-Grignon (devenu depuis AgroParisTech).Ma carrière s'est déroulé ensuite aux Antilles Françaises, où j'ai commencé par exercer des fonctions d'encadrement technique à la Station d'Essais en Cultures Irrigués de St Anne en Martinique, puis au Domaine expérimental INRA de Gardel au Moule, ainsi qu'à l'INRA-URZ et au CIRAD-EMVT à Petit Bourg en Guadeloupe.J'ai été recruté en 1987 sur un poste d'ingénieur de recherches sur l'élevage bovin en zone tropicale à l'Unité de Recherches Zootechniques de l'INRA à Petit Bourg. C'est dans ce cadre que j'ai développé mon programme de recherche, sur l'amélioration génétique des races animales locales en région tropicale. J'ai  ainsi soutenu ma thèse de doctorat en 2003, sur le thème &amp;quot;Caractérisation et gestion d'une population bovine locale de la zone tropicale : le bovin Créole de Guadeloupe&amp;quot;.Mes principales réalisations concernent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La caractérisation génétique des races bovines à l’aide de marqueurs biochimiques, de microsatellites, d’ADNmt, de marqueurs SNP et de données de séquençage du génome</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'analyse de la variabilité phénotypique et génétique des caractères zootechniques chez les bovins, en particulier l'étude des caractères d’adaptation (résistance aux maladies ; utilisation des ressources nutritives) et des interactions génotype x environnement chez les vaches allaitantes et les bovins de boucherie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'étude des systèmes d’élevage et notamment des stratégies génétiques des éleveurs, en vue de la conception et de la mise en oeuvre  de programmes d’amélioration génétique pour les ruminants allaitants dans les tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités se prolongent également par la réalisation de formations (cours, conférence, visites, ...) pour des étudiants de niveau BTS, Licence et Master à l’Université des Antilles ou d'autres formations. J'interviens également dans de nombreuses activités de transfert destinées aux professionnels, aux techniciens et plus généralement à la sociétéEnfin, j'assure des fonctions d'animation du Centre de Ressources Biologiques CARARE, rattaché à l'UR ASSET, et de coordination de différents projets de recherche et développement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of tick infestations in cattle: a tropical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyabana Mollong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lébri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marianne Lagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-06684-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic reconstruction of the successful establishment of a feralized bovine population on the subantarctic island of Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.msae121. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering structural variants in Creole cattle from Guadeloupe and their impact on environmental adaptation through whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben-Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing reveals signals of adaptive admixture in Creole cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben-Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12155. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-38774-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races locales menacées d’abandon en France : actualisation des listes et extension de la démarche à de nouvelles espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic history of Mayotte and Madagascar cattle breeds mirrors the complex pattern of human exchanges in Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkac029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaäc J Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecosystem services provided by livestock agroecosystems in the tropics: a case study of tropical island environment of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (435), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-021-02880-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Identification of Runs of Homozygosity Gives a Focus on the Genetic Diversity and Adaptation of the “Charolais de Cuba” Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Rodríguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliecer Pérez-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2233. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10122233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des secteurs formels et informels de l'élevage pour une fourniture variée de services écosystémiques : le cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corenthin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and selection signatures of the beef ‘Charolais de Cuba’ breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Rodriguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yidix Fonseca-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Inés Moreno-Probance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.11005. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29453-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance et efficacité alimentaire des bovins au pâturage en conditions tropicales : étude par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tick resistance of crossbred Senepol × Limousin to purebred Limousin cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hurlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Teurlai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.447 - 453. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-013-0512-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of trough versus pasture feeding on average daily gain and carcass characteristics in ruminants: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.1173-1183. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2013-7102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of feeding system and slaughter age on the growth and carcass characteristics of tropical-breed steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3997-4006. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage traditionnel, une source et un support pour l'innovation agro-écologique : la pratique du piquet aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (62), pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage traditionnel, une source et un support pour l'innovation agro-écologique: la pratique du piquet aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprints of selection in the ancestral admixture of a New World Creole cattle breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (15), pp.3128-3143. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05163.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the body mass of goats from body measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Research for Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, online (9), Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/awhs-nv51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carcass characteristics of Creole cattle steers raised in two contrasted post weaning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.508-509. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S204047001000124X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moka cattle, an element of the Reunion Island heritage to preserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.479-480. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of litter size in Creole goat and their implication for a breeding programme including adaptation traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.402-403. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction on growth and carcass traits in beef cattle in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.372-373. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de La Chevrotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (12), pp.2099-2105. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of research to a breeding programme for Creole goat in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.401-402. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat farming systems in Martinique: management and breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Domarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.635-644. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-008-9235-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Toxocara vitulorum in Creole calves of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (4), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-007-9094-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de la race pour les systèmes de production caprine en Guadeloupe, entre question technique et débat sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Ribal-Rilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones geneticas entre el bovino criollo de guadalupe y otras razas por marcadores bioquimicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.385-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the variability of kidding day in Creole goats in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (3), pp.241-247. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaccion genotipo ambiente sobre el crecimiento post destete en vacuno Créole de guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 564, pp.377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and value of local livestock breeds: usefulness of niche products and/or adaptation to specific environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predominant African-derived mtDNA in Caribbean and Brazilian Creole cattle is also found in Spanish cattle (Bos taurus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Miretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Dunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95, pp.450-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct genetic and maternal effects affecting litter size, birth weight and pre-weaning losses in Creoles goats of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.363-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la susceptibilité génétique du mouton Martinik à la tremblante (Scrapie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.398-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruminants domestiques de la Caraïbe : le point sur les ressources génétiques et leur exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative sur la méthodologie d'estimation des poids à âge type appliquée aux caprins Créoles producteurs de viande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of animal breeding strategies for the local breeds of ruminants in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR Technical Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 379, pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive performances of Guadeloupean Creole goats during the suckling period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4488(99)00051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chèvre Créole de Guadeloupe (F.W.I.) : une ressource génétique importante pour les tropiques humides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivity of cattle infested by amblyomma variegatum (acari:ixodidae) for conspecific adult ticks the field in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Aprelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22, pp.298-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importancia de los caprinos de raza local rustica en medios dificiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (4), pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interes de caprinos de raza local rustica en medios dificiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (suppl-1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportamiento del ganado Creole in Guadalupe : analisis de 15 anos de trabajo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (suppl. 1), pp.530-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic resistance of Creole goats to cowdriosis in Guadeloupe. Status in 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 791, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors of variation of Amblyomma variegatum infestation in Creole cattle in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Aprelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sheikboudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 791, pp.445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth performance and meat quality of Large White and local pigs reared in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Research for Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (2), Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations on a dermatophilosis outbreak in Brahman cattle in Guadeloupe. Description, epidemiological and economical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1-2), pp.297-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to correlate cattle breed origins and diseases associated with or transmitted by the tick Amblyomma variegatum in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1-2), pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bovin creole, une race rustique francaise en zone tropicale. Travaux conduits a la station de recherches zootechniques de l'INRA-CRAAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'une prairie tropicale ennrichie en legumineuses. Aspects agronomiques et zootechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 126, pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des ressources alimentaires non conventionnelles par les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saminadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, sp., pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can local breeds be a lever to develop organic and agro ecological livestock farming? Questions raised from exploratory interviews in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science (EAPP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and results of collaborative research in the livestock sector of Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic characterization of zebu cattle population of Mayotte Island : on path to breed recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlidine Mkadara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jack R. Harlan International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Bioversity International; Agropolis International; CIRAD; Montpellier SupAgro; Université de Montpellier; INRA, Jun 2019, Montpellier, France. pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of whole genome sequence data on a tropical admixed cattle breed: the creole cattle of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science ans Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique et génétique : le cas du zébu mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mkadara Anlidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidachi Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de la phase 1 des projets du RITA Mayotte (2015-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RITA Mayotte; CIRAD, May 2018, Brandrélé, Mayotte. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique et génétique : le cas du zébu Mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlidine Mkadara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidachi Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de la phase 1 des projets du RITA Mayotte (2015-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, May 2018, Coconi, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of infestation level of cattle by the tick Rhipicephalus microplus in New-Caledonia : Test of a new assessment grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès (et déboires) des programmes d'amélioration génétique des races locales dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transition AgroEcologique - Expériences Comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Oct 2018, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure analysis of the New World Creole cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lucero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods to assess the diet ingested by grazing catle, consistency with weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des ressources génétiques animales domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2017, Coconi, Mayotte. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and report of session 1: Agroecological farming systems, stakeholders’ visions & practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis GWAS de datos productivos en ganado Creole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tessiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Simposio Iberoamericano sobre conservacion y utilizacion de recursos zoogeneticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villavicencio, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicaciones de nuevas herramientas moleculares en el ganado Creole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tessiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Simposio Iberoamericano sobre conservacion y utilizacion de recursos zoogeneticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villavicencio, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in feeding in stalls or at pasture may be linked to differences in feeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de las nuevas herramientas genómicas para la caracterización y la gestión de las razas criollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Reunión ALPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal production in the Caribbean and climate change concerns. Experience from the Caribbean in term of adaptation of local breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert consultation - Crop and Livestock Diversity for Climate Change Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding Creole cattle with European breeds in Guadeloupe : ambiguous results in the beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching genetic resources and breeding objectives with the constraints in tropical farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Yapi-Gnaore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles en Guadeloupe par l’utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées techniques de l'AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de caractérisation de la base de sélection du bovin Brahman de Martinique et Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée Technique AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Schoelcher (Martinique), France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le poids des petits ruminants sans peser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Technique AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la base de sélection du bovin Brahman de Martinique et Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de signatures de sélection chez le bovin Créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur INRA CIRAD gestion génomique des RGA en région chaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la production de viande caprine en Guadeloupe via la mise en place d’un schéma de sélection dans la race locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilene Madassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjit Manicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Technique AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’amélioration génétique des ruminants dans les Départements Français d’Outre Mer et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Gestion Génomique des Ressources Génétiques Animales en régions chaudes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et Biodiversité. Place des ressources génétiques locales dans des systèmes de production agricole durables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises du Patrimoine Naturel de la Biodiversité en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Abymes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Creole breeds to quality assurance schemes: valuation of local resources in the meat sector in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Regina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Final du Projet SOQRAL (Signes Officiels de Qualité et Races Locales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et perspectives des programmes d'amélioration génétique des ruminants dans les départements d'Outre Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between genotype and environment for cattle growth in the tropics: implications for selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources: the case of the Creole breeds of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems of Creole goat in Guadeloupe and farmers' selection criteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du bovin Créole face aux problèmes sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Jock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupement de Défense Sanitaire de Guadeloupe (GDSG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Baie Mahault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents angles d'étude de la résistance génétique aux strongles chez les caprins créoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de La Chevrotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'interaction génotype x milieu pour la croissance post sevrage chez le bovin créole, à l'aide de modèles de régression aléatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic by environment interaction for post weaning growth traits in tropical cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of blood immunoglobulin responses to &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; in resistant and susceptible Creole kids naturally infected with gastrointestinal strongyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucina Abinne Molza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de production du Mouton Martinik : une contribution possible à de l'intensification de l'agriculture caribéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Domarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la population bovine Créole de Guadeloupe : articulation entre la recherche et les organisations professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barclais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et sélection de la population caprine Créole en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asselin Beauville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre du contrôle de performances bovins allaitants dans les Départements d'Outre Mer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bleubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser les ressources génétiques animales locales dans des systèmes d'élevage durables ? Exemple du bovin créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Barclais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Caribbean Food Crop Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France. 601 p. (vol. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte des pratiques des agriculteurs dans leur diversité, une condition pour l'élaboration de systèmes innovants et durables. Cas de l'élevage en Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Caribbean Food Crop Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France. pp.610 (vol. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthodologie du contrôle de performances ovin viande à la chèvre Créole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaccion genotipo ambiente sobre el crecimiento post destete en vacuno creole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de las relaciones genéticas entre el bovino creole de Guadeloupe y otras razas taurinas y cebuínas de distintas origenes, por marcadores bioquimicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe - a strength or a weakness for local meat production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Zebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Livestock Farming System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Benevento</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'amélioration génétique du bovin Créole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Shitalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barclais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Régional Interdisciplinaire sur les Ruminants. Elevage et Valorisation - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Oral, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe. A strength or a weakness for local meat production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International LFS symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la susceptibilité génétique du mouton Martinik à la tremblante (Scrapie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Trois-Ilets, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability on post-weaning growth traits in Creole goats reared on pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic components of individual economically important traits related to productivity in Creole meat goats of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation technico-économique des conduites d'élevage bovin viande en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France. pp.126-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crianza bovina : caracterizacion de su diversidad technico-economica, un reto para contribuir a su desarrollo sostenible en un territorio insular del Caribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la asociacion Latinoamericana de produccion animal (ALPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability on post-weaning growth traits in Creole goats reared on pasture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic components of individual economically important traits related to productivity in Creole meat goats of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and genetic components of some productive traits in the Creole cattle of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and genetic components of some productive traits in the Creole cattle of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and distribution of mitochondrial haplotypes in american native cattle breeds (Bos taurus): phylogenetic network analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Miretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Aurele Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reynoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48o Congresso Nacional de Genética. Aguas de Lindoia, SP (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad individual de la infestacion por la garrapata Amblyomma variegatum en vacuno Créole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Frejaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Reunion Latinoamericana de Produccion Animal, Ciudad Havana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity of intensive grazing system based upon irrigated pangola pastures in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Grazing Congres, Sao Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial D-loop nucleotide sequence variation in central and south american creole cattle breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Miretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Aurele Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidding day in Creole goats of Guadeloupe: character related to production efficiency, is it a new selection criterion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production et orientations génétiques en élevage caprin en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Shitalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours ; Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterization y mejora genética del bovino Creole de Guadaloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Shitalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Ibero-americano de Razas Autoctonas y Criollas, Ciudad Habana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cuba, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crianza del ovino Martinica en las Antillas Francesas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Iberoamericano de Razas Autoctonas y Criollas, Ciudad Habana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources génétiques locales : un atout pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agriculture autrement.. la qualité reconnue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lamentin, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of animal breeding strategies for the local breeds of ruminants in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Developing Breeding Strategies for Lower Input Animal Production Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promocion de la seleccion de la cabra Creole de Guadaloupe para mejorar su comportamiento.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Iberoamericano de Razas Autoctonas y Criollas, Ciudad Habana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic variability of some reproduction traits in dairy cattle and goats under tropical conditions in Cuba and Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of litter size and preweaning growth rate of creole goats of Guadeloupe (F.W.I.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El comportamiento productivo del ovino de pelo “ Martinik ” bajo sistema de pastoreo intensivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Congreso ibéroamericano de razas autoctonas y criollas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tampico, México. pp.312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cabra criolla de Guadalupe, un recurso genetico para la produccion de carne en el tropico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Congreso Iberoamericano de Razas Autoctonas y Criollas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Tampico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability of the level of infestation by Amblyomma variegatum ticks on creole cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Aprelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Tropical Veterinary Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interes de caprinos de raza local rustica en medios dificiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion ALPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Maracaïbo, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des populations bovines locales dans la zone Caraïbe-Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines phylogénétiques du bovin créole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes Utilisation des populations locales pour la production de viande dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-genetic sources of variations of preweaning performances of Creole goats in Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpectives de valorisation des populations bovines locales dans la zone Caraïbe - Amérique Latine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes Utilisation des populations locales pour la production de viande dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of creole buck semen in deep frogen form in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt of phylogenetic analysis of the local cattle of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du polymorphisme biochimique du bovin créole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier Le Corum, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetics of Digitaria decumbens after defoliation by cattle at two grazing pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines du bovin créole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier Le Corum, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porcs Créole et Large White pour les performances de croissance et la qualité de la viande en fonction de l'âge à l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Racon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'une prairie tropicale ennrichie en legumineuses. Aspects agronomiques et zootechniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees A.F.P.F. 1990 La prairie permanente : typologie et diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des ressources alimentaires non conventionnelles par les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saminadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la Recherche Ovine et Caprine aux Antilles-Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 1 -Races menacées - Actualisation des listes de races menacées - Extension de la réflexion aux abeilles et aux espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des races Créoles pour l’autonomie des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Jock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACT-LABEL’BOV. MISE EN OEUVRE D’UNE DEMARCHE DE LABELLISATION DE LA VIANDE BOVINE DE MARTINIQUE Stratégies d’élevage et performances des bovins à l’engrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dégras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Franciette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ActLabelBov, mise en œuvre d’une démarche de labellisation de la viande bovine de Martinique. Alimentation et qualité des carcasses de bovins en Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Constanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Tedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dégras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptage des tiques en élevage bovin - Intérêt et comment procéder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the perceptions of the functions of local breeds of domestic ruminants in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emy Ozarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.675, 2023, EAAP Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of perceptions of the functions of local ruminants breeds in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emy Ozarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.675, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of genome regions and metabolic processes associated with tick resistance in Charolais and Limousin cattle from French New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lescane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Annual Meeting of the American Dairy Science Association (ADSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa (Ontario), Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome regions and metabolic processes associated with tick resistance in beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lescane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur alimentaire des fourrages de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet GuyaPatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cayenne, Guyane française. s.n., 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic characterization of zebu cattle population of Mayotte Island : on path to breed recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlidine Mkadara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jack R. Harlan International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of research in animal production in Martinique: lessons for agroecological innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du Centre de Ressources Biologiques « Caribean Animal genetic Resources» (CARARE) à la conservation et la valorisation des races animales locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Petit Bourg, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Caribbean animal genetic ressources (CARARE) biological resources center to the conservation and valorisation of the local breeds of livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of whole genome sequence data on a tropical admixed cattle breed, the Creole cattle of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on environmental and agronomical genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil génétique du mouton mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussoufi Saindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de la phase 1 des projets du RITA Mayotte (2015-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 2018, Actes du séminaire de clôture de la phase 1 des projets du RITA Mayotte (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la mise en place d’une évaluation génétique des bovins allaitants de l’île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.journees3r.fr/spip.php?article4518</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, http://www.journees3r.fr/spip.php?article4518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of organic matter digestibility on individual faeces samples on beef cattle in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angebert Népos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mulciba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of infestation level of cattle by the tick Rhipicephalus microplus in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France. Caribbean Food Crops Society, Caribbean Food Crops Society Proceedings, 2016, Caribbean Food Crops Society Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 67 (1ère Ed.), 721 p., 2016, Book of Abstracts of the 67th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical selon l’espèce animale et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’infestation par la tique Rhipicephalus microplus chez les bovins en Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France. 2016, 23èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of tropical cattle breeds to their environment, in the perspective of climatic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of tropical cattle breeds to their environment, in the perspective of climatic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 2015, Workshop RECOLAD 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ReColAd”: Collaborative network on farm animal adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des systèmes d’élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. Club Climat Agriculture, 2014, La place de la séquestration du carbone dans le sol au niveau des inventaires et dans les projets de compensation carbone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la génomique chez les races bovines locales tropicales - TROCADERO: TROpical CAttle linkage DEsequilibrium, Resequencing and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SELGEN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of goat meat production in Guadeloupe through setting up of a breeding scheme for the indigeneous breed: from theory to facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilene Madassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjit Manicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Creole goat population of Guadeloupe (FWI) by pedigree data analysis, morphological measures and microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. pp.195, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation en eau de taurillons élevés à l’auge ou au pâturage en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur INRA CIRAD gestion génomique des RGA en région chaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Gosier, Guadeloupe, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of four suckler cow systems differing in the level of agronomic intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alegre, Brazil. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose: the case study of the local Creole goat of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Recife, Brazil. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martinik Hair Sheep : a high potential breed for mutton production in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conférence Mondiale Mérinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rambouillet, France. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du milieu sur les performances des bovins allaitants à l'île de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.428, 2009, 16èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des paramètres génétiques de la température rectale chez la truie en lactation et relations avec les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, 2007, 39èmes Journées de Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Application in Biological Phenomena: The Use of Mixed Models in the Analysis of the Growth Curve of Beef Cattle and Feed Intake of Lactating Sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e éditionn de l'université de juillet 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Pointe-à-Pitre, Guadeloupe, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments sur l'élevage bovin guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité de Recherches Zootechniques de La Zone Caraïbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la base de sélection du bovin Brahman de Martinique et Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France. pp.1, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des races Créole pour l'autonomie des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cabra creole de las Antillas Francesas y de Haití: un recurso genético original y productivo para el desarrollo de sistemas de producción diversificados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversidad Caprina Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Universidad Cooperativa de Colombia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe: positions within the industry and its sanitary regulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Zebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 118, 2006, Publication - European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservacion de recursos genéticos animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lectureType_12. Conservacion y Gestion de recursos zoogeneticos (Conservacion de recursos genéticos animales), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papel de los recursos geneticos animales en los sistemas de produccion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lectureType_12. Conservacion y gestion de los recursos zoogeneticos (Papel de los recursos geneticos animales en los sistemas de produccion), 2018, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de la génétique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Ecotrop (diversité génétique), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Ecological Modernization of Agriculture / Exploring the Potential of Tropical Biological Resources for Innovation / Towards a Bio-Economic Development of Caribbean Countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52.Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gosier, Guadeloupe. 52, </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Caribbean Food Crops Society Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et gestion d'une population bovine locale de la zone tropicale : le bovin Créole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Institut National Agronomique Paris Grignon, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId522"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.66666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel NAVES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Zootechnie et Amélioration Génétique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5574-1509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079435890</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis titulaire d'un diplôme d'Ingénieur Agronome de l'Ecole Nationale Supérieure de Toulouse, obtenu en 1983, après avoir suivi une spécialisation en Productions Animales à l'Institut National Agronomique Paris-Grignon (devenu depuis AgroParisTech).Ma carrière s'est déroulé ensuite aux Antilles Françaises, où j'ai commencé par exercer des fonctions d'encadrement technique à la Station d'Essais en Cultures Irrigués de St Anne en Martinique, puis au Domaine expérimental INRA de Gardel au Moule, ainsi qu'à l'INRA-URZ et au CIRAD-EMVT à Petit Bourg en Guadeloupe.J'ai été recruté en 1987 sur un poste d'ingénieur de recherches sur l'élevage bovin en zone tropicale à l'Unité de Recherches Zootechniques de l'INRA à Petit Bourg. C'est dans ce cadre que j'ai développé mon programme de recherche, sur l'amélioration génétique des races animales locales en région tropicale. J'ai  ainsi soutenu ma thèse de doctorat en 2003, sur le thème &amp;quot;Caractérisation et gestion d'une population bovine locale de la zone tropicale : le bovin Créole de Guadeloupe&amp;quot;.Mes principales réalisations concernent :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La caractérisation génétique des races bovines à l’aide de marqueurs biochimiques, de microsatellites, d’ADNmt, de marqueurs SNP et de données de séquençage du génome</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'analyse de la variabilité phénotypique et génétique des caractères zootechniques chez les bovins, en particulier l'étude des caractères d’adaptation (résistance aux maladies ; utilisation des ressources nutritives) et des interactions génotype x environnement chez les vaches allaitantes et les bovins de boucherie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">l'étude des systèmes d’élevage et notamment des stratégies génétiques des éleveurs, en vue de la conception et de la mise en oeuvre  de programmes d’amélioration génétique pour les ruminants allaitants dans les tropiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités se prolongent également par la réalisation de formations (cours, conférence, visites, ...) pour des étudiants de niveau BTS, Licence et Master à l’Université des Antilles ou d'autres formations. J'interviens également dans de nombreuses activités de transfert destinées aux professionnels, aux techniciens et plus généralement à la sociétéEnfin, j'assure des fonctions d'animation du Centre de Ressources Biologiques CARARE, rattaché à l'UR ASSET, et de coordination de différents projets de recherche et développement.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of tick infestations in cattle: a tropical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyabana Mollong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Lébri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marianne Lagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-06684-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic reconstruction of the successful establishment of a feralized bovine population on the subantarctic island of Amsterdam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (7), pp.msae121. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering structural variants in Creole cattle from Guadeloupe and their impact on environmental adaptation through whole genome sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben-Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing reveals signals of adaptive admixture in Creole cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Ben-Jemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12155. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-38774-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races locales menacées d’abandon en France : actualisation des listes et extension de la démarche à de nouvelles espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic history of Mayotte and Madagascar cattle breeds mirrors the complex pattern of human exchanges in Western Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkac029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaäc J Nijman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D Rosen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 p. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Talouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licia Colli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecosystem services provided by livestock agroecosystems in the tropics: a case study of tropical island environment of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (435), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-021-02880-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Identification of Runs of Homozygosity Gives a Focus on the Genetic Diversity and Adaptation of the “Charolais de Cuba” Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Rodríguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliecer Pérez-Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2233. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10122233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03237098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des secteurs formels et informels de l'élevage pour une fourniture variée de services écosystémiques : le cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corenthin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and selection signatures of the beef ‘Charolais de Cuba’ breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoel Rodriguez-Valera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yidix Fonseca-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Inés Moreno-Probance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.11005. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29453-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance et efficacité alimentaire des bovins au pâturage en conditions tropicales : étude par méta-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (4), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tick resistance of crossbred Senepol × Limousin to purebred Limousin cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hurlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Teurlai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (2), pp.447 - 453. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-013-0512-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of trough versus pasture feeding on average daily gain and carcass characteristics in ruminants: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.1173-1183. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2013-7102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of feeding system and slaughter age on the growth and carcass characteristics of tropical-breed steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (8), pp.3997-4006. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage traditionnel, une source et un support pour l'innovation agro-écologique : la pratique du piquet aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (62), pp.87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage traditionnel, une source et un support pour l'innovation agro-écologique: la pratique du piquet aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Footprints of selection in the ancestral admixture of a New World Creole cattle breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (15), pp.3128-3143. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05163.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the body mass of goats from body measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Research for Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23, online (9), Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/awhs-nv51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carcass characteristics of Creole cattle steers raised in two contrasted post weaning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.508-509. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S204047001000124X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Moka cattle, an element of the Reunion Island heritage to preserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.479-480. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction on growth and carcass traits in beef cattle in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.372-373. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of litter size in Creole goat and their implication for a breeding programme including adaptation traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.402-403. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de La Chevrotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (12), pp.2099-2105. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of research to a breeding programme for Creole goat in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.401-402. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goat farming systems in Martinique: management and breeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Domarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.635-644. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-008-9235-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Toxocara vitulorum in Creole calves of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (4), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-007-9094-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de la race pour les systèmes de production caprine en Guadeloupe, entre question technique et débat sociétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrto Ribal-Rilos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of the variability of kidding day in Creole goats in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92 (3), pp.241-247. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaciones geneticas entre el bovino criollo de guadalupe y otras razas por marcadores bioquimicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, pp.385-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaccion genotipo ambiente sobre el crecimiento post destete en vacuno Créole de guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 564, pp.377-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and value of local livestock breeds: usefulness of niche products and/or adaptation to specific environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predominant African-derived mtDNA in Caribbean and Brazilian Creole cattle is also found in Spanish cattle (Bos taurus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Miretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Dunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Contel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95, pp.450-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct genetic and maternal effects affecting litter size, birth weight and pre-weaning losses in Creoles goats of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.363-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la susceptibilité génétique du mouton Martinik à la tremblante (Scrapie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38, pp.398-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ruminants domestiques de la Caraïbe : le point sur les ressources génétiques et leur exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.181-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative sur la méthodologie d'estimation des poids à âge type appliquée aux caprins Créoles producteurs de viande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54, pp.81-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of animal breeding strategies for the local breeds of ruminants in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR Technical Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 379, pp.379-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive performances of Guadeloupean Creole goats during the suckling period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (2), pp.155-160. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4488(99)00051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chèvre Créole de Guadeloupe (F.W.I.) : une ressource génétique importante pour les tropiques humides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivity of cattle infested by amblyomma variegatum (acari:ixodidae) for conspecific adult ticks the field in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Aprelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique L'Hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental and Applied Acarology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 22, pp.298-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importancia de los caprinos de raza local rustica en medios dificiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de la Facultad de Agronomía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (4), pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interes de caprinos de raza local rustica en medios dificiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (suppl-1), 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportamiento del ganado Creole in Guadalupe : analisis de 15 anos de trabajo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (suppl. 1), pp.530-532</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic resistance of Creole goats to cowdriosis in Guadeloupe. Status in 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 791, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors of variation of Amblyomma variegatum infestation in Creole cattle in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Aprelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sheikboudou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 791, pp.445-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth performance and meat quality of Large White and local pigs reared in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Xandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Research for Rural Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6 (2), Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations on a dermatophilosis outbreak in Brahman cattle in Guadeloupe. Description, epidemiological and economical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1-2), pp.297-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt to correlate cattle breed origins and diseases associated with or transmitted by the tick Amblyomma variegatum in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Kemp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Demangel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 46 (1-2), pp.283-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bovin creole, une race rustique francaise en zone tropicale. Travaux conduits a la station de recherches zootechniques de l'INRA-CRAAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'une prairie tropicale ennrichie en legumineuses. Aspects agronomiques et zootechniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 126, pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des ressources alimentaires non conventionnelles par les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saminadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, sp., pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can local breeds be a lever to develop organic and agro ecological livestock farming? Questions raised from exploratory interviews in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science (EAPP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and results of collaborative research in the livestock sector of Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic characterization of zebu cattle population of Mayotte Island : on path to breed recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlidine Mkadara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jack R. Harlan International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD; Bioversity International; Agropolis International; CIRAD; Montpellier SupAgro; Université de Montpellier; INRA, Jun 2019, Montpellier, France. pp.74-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of whole genome sequence data on a tropical admixed cattle breed: the creole cattle of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science ans Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique et génétique : le cas du zébu mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mkadara Anlidine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidachi Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de la phase 1 des projets du RITA Mayotte (2015-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RITA Mayotte; CIRAD, May 2018, Brandrélé, Mayotte. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique et génétique : le cas du zébu Mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlidine Mkadara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidachi Attoumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de la phase 1 des projets du RITA Mayotte (2015-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, May 2018, Coconi, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of infestation level of cattle by the tick Rhipicephalus microplus in New-Caledonia : Test of a new assessment grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès (et déboires) des programmes d'amélioration génétique des races locales dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transition AgroEcologique - Expériences Comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Oct 2018, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure analysis of the New World Creole cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lucero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods to assess the diet ingested by grazing catle, consistency with weight gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des ressources génétiques animales domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journee Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Jun 2017, Coconi, Mayotte. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and report of session 1: Agroecological farming systems, stakeholders’ visions & practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Penet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis GWAS de datos productivos en ganado Creole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tessiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Simposio Iberoamericano sobre conservacion y utilizacion de recursos zoogeneticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villavicencio, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicaciones de nuevas herramientas moleculares en el ganado Creole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Tessiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Simposio Iberoamericano sobre conservacion y utilizacion de recursos zoogeneticos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Villavicencio, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in feeding in stalls or at pasture may be linked to differences in feeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de las nuevas herramientas genómicas para la caracterización y la gestión de las razas criollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Reunión ALPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal production in the Caribbean and climate change concerns. Experience from the Caribbean in term of adaptation of local breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert consultation - Crop and Livestock Diversity for Climate Change Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossbreeding Creole cattle with European breeds in Guadeloupe : ambiguous results in the beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching genetic resources and breeding objectives with the constraints in tropical farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Yapi-Gnaore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical discriminés par l’espèce animale et le mode de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles en Guadeloupe par l’utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées techniques de l'AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de caractérisation de la base de sélection du bovin Brahman de Martinique et Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Letellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Journée Technique AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Schoelcher (Martinique), France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer le poids des petits ruminants sans peser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Technique AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la base de sélection du bovin Brahman de Martinique et Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de signatures de sélection chez le bovin Créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur INRA CIRAD gestion génomique des RGA en région chaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la production de viande caprine en Guadeloupe via la mise en place d’un schéma de sélection dans la race locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilene Madassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjit Manicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Technique AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Schoelcher, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques d’amélioration génétique des ruminants dans les Départements Français d’Outre Mer et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur "Gestion Génomique des Ressources Génétiques Animales en régions chaudes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et Biodiversité. Place des ressources génétiques locales dans des systèmes de production agricole durables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pavis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises du Patrimoine Naturel de la Biodiversité en Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Abymes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Creole breeds to quality assurance schemes: valuation of local resources in the meat sector in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Regina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Final du Projet SOQRAL (Signes Officiels de Qualité et Races Locales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux et perspectives des programmes d'amélioration génétique des ruminants dans les départements d'Outre Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between genotype and environment for cattle growth in the tropics: implications for selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources: the case of the Creole breeds of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems of Creole goat in Guadeloupe and farmers' selection criteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du bovin Créole face aux problèmes sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Jock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupement de Défense Sanitaire de Guadeloupe (GDSG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Baie Mahault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents angles d'étude de la résistance génétique aux strongles chez les caprins créoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de La Chevrotiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'interaction génotype x milieu pour la croissance post sevrage chez le bovin créole, à l'aide de modèles de régression aléatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic by environment interaction for post weaning growth traits in tropical cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of blood immunoglobulin responses to &amp;lt;em&amp;gt;Haemonchus contortus&amp;lt;/em&amp;gt; in resistant and susceptible Creole kids naturally infected with gastrointestinal strongyles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucina Abinne Molza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de production du Mouton Martinik : une contribution possible à de l'intensification de l'agriculture caribéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Domarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la population bovine Créole de Guadeloupe : articulation entre la recherche et les organisations professionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barclais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et sélection de la population caprine Créole en Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asselin Beauville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre du contrôle de performances bovins allaitants dans les Départements d'Outre Mer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Leudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bleubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser les ressources génétiques animales locales dans des systèmes d'élevage durables ? Exemple du bovin créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Barclais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Caribbean Food Crop Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France. 601 p. (vol. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la méthodologie du contrôle de performances ovin viande à la chèvre Créole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte des pratiques des agriculteurs dans leur diversité, une condition pour l'élaboration de systèmes innovants et durables. Cas de l'élevage en Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Meeting of the Caribbean Food Crop Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Le Gosier, Guadeloupe, France. pp.610 (vol. 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaccion genotipo ambiente sobre el crecimiento post destete en vacuno creole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de las relaciones genéticas entre el bovino creole de Guadeloupe y otras razas taurinas y cebuínas de distintas origenes, por marcadores bioquimicos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congreso iberoamericano de razas criollas y autoctonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe - a strength or a weakness for local meat production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Zebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Livestock Farming System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Benevento</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe. A strength or a weakness for local meat production ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International LFS symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'amélioration génétique du bovin Créole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Shitalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barclais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Régional Interdisciplinaire sur les Ruminants. Elevage et Valorisation - La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Oral, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic components of individual economically important traits related to productivity in Creole meat goats of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability on post-weaning growth traits in Creole goats reared on pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la susceptibilité génétique du mouton Martinik à la tremblante (Scrapie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Meeting CFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Trois-Ilets, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation technico-économique des conduites d'élevage bovin viande en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France. pp.126-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crianza bovina : caracterizacion de su diversidad technico-economica, un reto para contribuir a su desarrollo sostenible en un territorio insular del Caribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la asociacion Latinoamericana de produccion animal (ALPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability on post-weaning growth traits in Creole goats reared on pasture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic components of individual economically important traits related to productivity in Creole meat goats of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and genetic components of some productive traits in the Creole cattle of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and genetic components of some productive traits in the Creole cattle of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and distribution of mitochondrial haplotypes in american native cattle breeds (Bos taurus): phylogenetic network analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Miretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Aurele Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Reynoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48o Congresso Nacional de Genética. Aguas de Lindoia, SP (Brésil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, poster</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilidad individual de la infestacion por la garrapata Amblyomma variegatum en vacuno Créole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Frejaville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Reunion Latinoamericana de Produccion Animal, Ciudad Havana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivity of intensive grazing system based upon irrigated pangola pastures in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Grazing Congres, Sao Paulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial D-loop nucleotide sequence variation in central and south american creole cattle breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Miretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Lala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Aurele Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidding day in Creole goats of Guadeloupe: character related to production efficiency, is it a new selection criterion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production et orientations génétiques en élevage caprin en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Shitalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours ; Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterization y mejora genética del bovino Creole de Guadaloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Shitalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Ibero-americano de Razas Autoctonas y Criollas, Ciudad Habana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cuba, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crianza del ovino Martinica en las Antillas Francesas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Iberoamericano de Razas Autoctonas y Criollas, Ciudad Habana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources génétiques locales : un atout pour une agriculture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Welcker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Agriculture autrement.. la qualité reconnue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Lamentin, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of animal breeding strategies for the local breeds of ruminants in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Developing Breeding Strategies for Lower Input Animal Production Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Bella, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic variability of some reproduction traits in dairy cattle and goats under tropical conditions in Cuba and Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promocion de la seleccion de la cabra Creole de Guadaloupe para mejorar su comportamiento.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Congreso Iberoamericano de Razas Autoctonas y Criollas, Ciudad Habana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El comportamiento productivo del ovino de pelo “ Martinik ” bajo sistema de pastoreo intensivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Congreso ibéroamericano de razas autoctonas y criollas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Tampico, México. pp.312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of litter size and preweaning growth rate of creole goats of Guadeloupe (F.W.I.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cabra criolla de Guadalupe, un recurso genetico para la produccion de carne en el tropico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV. Congreso Iberoamericano de Razas Autoctonas y Criollas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Tampico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability of the level of infestation by Amblyomma variegatum ticks on creole cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fargetton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Aprelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Tropical Veterinary Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interes de caprinos de raza local rustica en medios dificiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion ALPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Maracaïbo, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de valorisation des populations bovines locales dans la zone Caraïbe-Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes, recherche agronomique et développement rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines phylogénétiques du bovin créole de Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes Utilisation des populations locales pour la production de viande dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-genetic sources of variations of preweaning performances of Creole goats in Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpectives de valorisation des populations bovines locales dans la zone Caraïbe - Amérique Latine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Menendez-Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Caraïbes Utilisation des populations locales pour la production de viande dans la Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Gosier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of creole buck semen in deep frogen form in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An attempt of phylogenetic analysis of the local cattle of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Ontario, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du polymorphisme biochimique du bovin créole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Houlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier Le Corum, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetics of Digitaria decumbens after defoliation by cattle at two grazing pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines du bovin créole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BRG/INRA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montpellier Le Corum, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porcs Créole et Large White pour les performances de croissance et la qualité de la viande en fonction de l'âge à l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Despres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rinaldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Racon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d'une prairie tropicale ennrichie en legumineuses. Aspects agronomiques et zootechniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Manteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees A.F.P.F. 1990 La prairie permanente : typologie et diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des ressources alimentaires non conventionnelles par les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saminadin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de la Recherche Ovine et Caprine aux Antilles-Guyane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des races locales de ruminants dans les départements d'Outre-mer, une richesse à conserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité scientifique et technique du DPP CAPTerre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Gilles, La Réunion. CIRAD-INRAE; DPP CAPTERRE, 1 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of perceptions of the functions of local ruminants breeds in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emy Ozarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.675, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the perceptions of the functions of local breeds of domestic ruminants in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Vuattoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emy Ozarak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.675, 2023, EAAP Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of genome regions and metabolic processes associated with tick resistance in Charolais and Limousin cattle from French New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Lescane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Annual Meeting of the American Dairy Science Association (ADSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Ottawa (Ontario), Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome regions and metabolic processes associated with tick resistance in beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lescane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur alimentaire des fourrages de Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet GuyaPatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cayenne, Guyane française. s.n., 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty years of research in animal production in Martinique: lessons for agroecological innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genetic characterization of zebu cattle population of Mayotte Island : on path to breed recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Raoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anlidine Mkadara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Jack R. Harlan International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du Centre de Ressources Biologiques « Caribean Animal genetic Resources» (CARARE) à la conservation et la valorisation des races animales locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Petit Bourg, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Caribbean animal genetic ressources (CARARE) biological resources center to the conservation and valorisation of the local breeds of livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of whole genome sequence data on a tropical admixed cattle breed, the Creole cattle of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrièle Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on environmental and agronomical genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil génétique du mouton mahorais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussoufi Saindou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Janelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de la phase 1 des projets du RITA Mayotte (2015-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 2018, Actes du séminaire de clôture de la phase 1 des projets du RITA Mayotte (2015-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la mise en place d’une évaluation génétique des bovins allaitants de l’île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.journees3r.fr/spip.php?article4518</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, http://www.journees3r.fr/spip.php?article4518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of organic matter digestibility on individual faeces samples on beef cattle in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angebert Népos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mulciba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont Ferrand, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of infestation level of cattle by the tick Rhipicephalus microplus in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France. Caribbean Food Crops Society, Caribbean Food Crops Society Proceedings, 2016, Caribbean Food Crops Society Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 67 (1ère Ed.), 721 p., 2016, Book of Abstracts of the 67th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances environnementales de systèmes d’élevage de ruminants en milieu tropical selon l’espèce animale et les pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Wilfart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’infestation par la tique Rhipicephalus microplus chez les bovins en Nouvelle Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, NA, France. 2016, 23èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of tropical cattle breeds to their environment, in the perspective of climatic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of tropical cattle breeds to their environment, in the perspective of climatic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 2015, Workshop RECOLAD 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ReColAd”: Collaborative network on farm animal adaptation to environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 2015, Abstracts of the climate smart agriculture 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation des systèmes d’élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club climat agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. Club Climat Agriculture, 2014, La place de la séquestration du carbone dans le sol au niveau des inventaires et dans les projets de compensation carbone</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications de la génomique chez les races bovines locales tropicales - TROCADERO: TROpical CAttle linkage DEsequilibrium, Resequencing and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SELGEN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Creole goat population of Guadeloupe (FWI) by pedigree data analysis, morphological measures and microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. pp.195, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation en eau de taurillons élevés à l’auge ou au pâturage en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Agastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Boval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of goat meat production in Guadeloupe through setting up of a breeding scheme for the indigeneous breed: from theory to facts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilene Madassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjit Manicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International conference on goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Chercheur INRA CIRAD gestion génomique des RGA en région chaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Gosier, Guadeloupe, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of four suckler cow systems differing in the level of agronomic intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ode Coppry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Alegre, Brazil. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose: the case study of the local Creole goat of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Recife, Brazil. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Martinik Hair Sheep : a high potential breed for mutton production in the Tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leimbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conférence Mondiale Mérinos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Rambouillet, France. , 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets du milieu sur les performances des bovins allaitants à l'île de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.428, 2009, 16èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimations des paramètres génétiques de la température rectale chez la truie en lactation et relations avec les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. ITP, 2007, 39èmes Journées de Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Statistical Application in Biological Phenomena: The Use of Mixed Models in the Analysis of the Growth Curve of Beef Cattle and Feed Intake of Lactating Sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e éditionn de l'université de juillet 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Pointe-à-Pitre, Guadeloupe, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments sur l'élevage bovin guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Zébus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Unité de Recherches Zootechniques de La Zone Caraïbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la base de sélection du bovin Brahman de Martinique et Guyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Paris, France. pp.1, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 1 -Races menacées - Actualisation des listes de races menacées - Extension de la réflexion aux abeilles et aux espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des races Créoles pour l’autonomie des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Jock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACT-LABEL’BOV. MISE EN OEUVRE D’UNE DEMARCHE DE LABELLISATION DE LA VIANDE BOVINE DE MARTINIQUE Stratégies d’élevage et performances des bovins à l’engrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dégras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Franciette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ActLabelBov, mise en œuvre d’une démarche de labellisation de la viande bovine de Martinique. Alimentation et qualité des carcasses de bovins en Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Constanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Tedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dégras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptage des tiques en élevage bovin - Intérêt et comment procéder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des races Créole pour l'autonomie des élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cabra creole de las Antillas Francesas y de Haití: un recurso genético original y productivo para el desarrollo de sistemas de producción diversificados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversidad Caprina Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ediciones Universidad Cooperativa de Colombia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of ruminant rearing systems in Guadeloupe: positions within the industry and its sanitary regulations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Zebus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 118, 2006, Publication - European Association for Animal Production (EAAP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservacion de recursos genéticos animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lectureType_12. Conservacion y Gestion de recursos zoogeneticos (Conservacion de recursos genéticos animales), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papel de los recursos geneticos animales en los sistemas de produccion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">lectureType_12. Conservacion y gestion de los recursos zoogeneticos (Papel de los recursos geneticos animales en los sistemas de produccion), 2018, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de la génétique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master Ecotrop (diversité génétique), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Ecological Modernization of Agriculture / Exploring the Potential of Tropical Biological Resources for Innovation / Towards a Bio-Economic Development of Caribbean Countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52.Annual Meeting of the Caribbean Food Crops Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Gosier, Guadeloupe. 52, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Food Crops Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2017, Caribbean Food Crops Society Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et gestion d'une population bovine locale de la zone tropicale : le bovin Créole de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Institut National Agronomique Paris Grignon, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02832443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId524"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FA78120"/>
+    <w:nsid w:val="019C44E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52DADFE6"/>
+    <w:nsid w:val="9918FFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-naves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5574-1509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079435890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyabana Mollong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius L&#233;bri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marianne Lagou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06684-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622010v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Micol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ouvrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Raoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourcot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefloch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-021-02880-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Rodr&#237;guez-Valera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliecer P&#233;rez-Pineda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corenthin Le Floch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidix Fonseca-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa In&#233;s Moreno-Probance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29453-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#252;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hurlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Teurlai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-013-0512-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Agastin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5999" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05163.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVBT7448-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000124X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000993" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9235-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8A3DD725AF193176CADC3614A55AE6145A6D02F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-007-9094-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/356EAEB460D2E040611FBCF8C12B00FB8279AEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Ribal-Rilos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677745v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bernigaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Miretti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Contel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ferro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mainaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4488(99)00051-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CE229BE9A58823143F5AF2A196103638EA2FC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Camus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sheikboudou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depr&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tamisier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rinaldo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kemp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Manteaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715355v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saminadin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174897v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Janelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlidine Mkadara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Adam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mkadara Anlidine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidachi Attoumani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961745v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733765v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Camoin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962017v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martinez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann S&#246;lkner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962012v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962024v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962032v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tessiot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962027v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746472v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744721v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yapi-Gnaore" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804362v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vertueux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Letellier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Descamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blume" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Madassamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Manicom" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Regina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754185v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751856v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754177v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750550v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819509v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757024v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754519v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750546v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucina Abinne Molza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vertueux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755569v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barclais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756589v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asselin Beauville" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760652v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leudet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleubar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinely" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertueux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763629v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Barclais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764294v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831041v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761111v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Diman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833848v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Shitalou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825914v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829157v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760092v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759662v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829424v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marquis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762167v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830374v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827170v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830074v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761279v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760560v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aurele Poli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reynoso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frejaville" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761527v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767965v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Pereira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lala" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767457v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771821v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Shitalou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Degras" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766158v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841720v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771560v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764546v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771273v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766304v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770135v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766284v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842960v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houlier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766726v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maynaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837008v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771027v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779321v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779411v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775606v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776992v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despres" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamisier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Racon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852555v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849632v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791044v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259335v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D&#233;gras" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Franciette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrette" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naves" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259334v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bocage" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Newton" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Constanty" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tedos" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607487v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181887v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vuattoux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Ozarak" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198599v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giraud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448861v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mante" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lescane" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195830v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#252;e" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mante" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lescane" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180104v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petiot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;ret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961661v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423186v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02961983v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531783v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786834v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961765v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussoufi Saindou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734448v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786835v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angebert N&#233;pos" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606325v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602323v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961816v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961824v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795828v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746527v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750313v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210370v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3475" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807151v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806521v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754085v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818741v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751308v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Collin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751603v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829356v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830375v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Zootechniques de La Zone Cara&#239;bes" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778082v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170458v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ediciones.ucc.edu.co/index.php/ucc/catalog/book/107" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816937v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786836v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786606v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803758v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791194v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832443v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-naves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5574-1509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079435890" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyabana Mollong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius L&#233;bri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marianne Lagou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06684-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622010v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Micol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Camus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Ouvrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Raoul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourcot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefloch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-021-02880-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Rodr&#237;guez-Valera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliecer P&#233;rez-Pineda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10122233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corenthin Le Floch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Rodriguez-Valera" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidix Fonseca-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa In&#233;s Moreno-Probance" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29453-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356569v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#252;e" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hurlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Teurlai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-013-0512-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Agastin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2013-7102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646763v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5999" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645200v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05163.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVBT7448-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000124X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000993" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653940v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662112v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9235-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8A3DD725AF193176CADC3614A55AE6145A6D02F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653580v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-007-9094-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/356EAEB460D2E040611FBCF8C12B00FB8279AEEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653614v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Ribal-Rilos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674240v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682266v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bernigaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Miretti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Contel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Ferro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674207v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674606v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mainaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4488(99)00051-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6CE229BE9A58823143F5AF2A196103638EA2FC2C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689204v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fargetton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique L'Hostis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697674v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693098v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690889v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694750v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Camus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698150v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sheikboudou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Depr&#232;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tamisier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Xand&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rinaldo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vall&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kemp" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demangel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701483v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713921v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Manteaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fournet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715355v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geoffroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saminadin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174897v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Janelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anlidine Mkadara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423161v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Adam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174829v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mkadara Anlidine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidachi Attoumani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733765v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Camoin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962017v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Martinez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lucero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann S&#246;lkner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962012v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784826v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962024v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chopin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962032v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tessiot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962027v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746472v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744721v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Yapi-Gnaore" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209236v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804362v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vertueux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Letellier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749958v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Descamps" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Blume" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808424v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749549v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Alexandre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilene Madassamy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Manicom" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802902v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pavis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Regina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754185v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fontaine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751856v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vall&#233;e" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754177v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750550v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819509v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757024v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754519v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750546v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucina Abinne Molza" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758295v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vertueux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antoine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755569v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barclais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756589v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asselin Beauville" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760652v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leudet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bleubar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinely" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertueux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763629v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Barclais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764294v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764062v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Z&#233;bus" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831041v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761111v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Diman" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Zebus" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825914v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833848v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Shitalou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759662v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760092v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829157v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829424v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marquis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762167v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830374v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827170v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830074v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761279v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vall&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760560v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aurele Poli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reynoso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frejaville" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761527v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767965v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Pereira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lala" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767457v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771821v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Shitalou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838175v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769157v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Degras" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766158v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841720v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764546v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771560v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766304v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771273v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770135v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841947v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836346v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766284v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842960v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houlier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766726v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maynaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837008v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771027v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779321v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779411v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775606v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776992v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Despres" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tamisier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Racon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852555v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849632v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518102v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rozier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198599v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vuattoux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giraud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Ozarak" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181887v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448861v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mante" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lescane" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195830v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T H&#252;e" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mante" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lescane" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180104v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Petiot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P&#233;ret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02423186v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961661v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02961983v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02531783v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786834v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961765v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussoufi Saindou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734448v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berger" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786835v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angebert N&#233;pos" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mulciba" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606325v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740484v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2016.org" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461117v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathieu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602323v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961816v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961824v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194076v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194010v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795828v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750313v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210370v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3475" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746527v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807151v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806521v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754085v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818741v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751308v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Collin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751603v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829356v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830375v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Unit&#233; de Recherches Zootechniques de La Zone Cara&#239;bes" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778082v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791044v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259335v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N D&#233;gras" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Franciette" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marie" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Perrette" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Naves" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259334v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bocage" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Newton" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Constanty" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tedos" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607487v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170458v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ediciones.ucc.edu.co/index.php/ucc/catalog/book/107" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816937v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786836v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786606v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803758v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791194v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Merlot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfcs1963.org/publications" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832443v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>