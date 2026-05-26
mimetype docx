--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -599,1131 +599,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization and shock waves in underground methanation reactors and hydrogen storages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenized Model of Two-Phase Flow with Local Nonequilibrium in Double Porosity Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Amaziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonhard Ganzer</w:t>
+                <w:t xml:space="preserve">Leonid Pankratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75 (4), 12p. </w:t>
+              <w:t xml:space="preserve">Advances in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-015-5048-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/3058710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410063v1</w:t>
+                <w:t xml:space="preserve">hal-03264636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized Model of Two-Phase Flow with Local Nonequilibrium in Double Porosity Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive transport in the underground leaching of uranium: Asymptotic analytical solution for multi-reaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Amaziane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
+                <w:t xml:space="preserve">Bolat Uralbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid Pankratov</w:t>
+                <w:t xml:space="preserve">Mukhambetkali Burkitbayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.60 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/3058710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2015.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264636v1</w:t>
+                <w:t xml:space="preserve">hal-01409071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent gas rising through water with dissolution in stratified porous reservoirs – Application to underground storage of H2 and CO2</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Hydrodynamic and Microbiological Processes in porous Underground Hydrogen Storages. Numerical simulation of hydrodynamic and gas mixing processes in underground hydrogen storages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Birger Hagemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Ganzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonhard Ganzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jngse.2016.03.019⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (16), pp.1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-016-5948-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409122v1</w:t>
+                <w:t xml:space="preserve">hal-01410067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Hydrodynamic and Microbiological Processes in porous Underground Hydrogen Storages. Numerical simulation of hydrodynamic and gas mixing processes in underground hydrogen storages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Multicomponent gas rising through water with dissolution in stratified porous reservoirs – Application to underground storage of H2 and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birger Hagemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonhard Ganzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75 (16), pp.1165. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31, pp.198 - 213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12665-016-5948-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jngse.2016.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410067v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive transport in the underground leaching of uranium: Asymptotic analytical solution for multi-reaction model</w:t>
+                <w:t xml:space="preserve">Kelvin’s Dissymmetric Models and Consistency Conditions of Multicomponent Gas-Liquid Equilibrium and Capillary Condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukhambetkali Burkitbayev</w:t>
+                <w:t xml:space="preserve">Alexandre Koldoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 160, pp.60 - 72. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016, pp.3806364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2015.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/3806364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409071v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelvin’s Dissymmetric Models and Consistency Conditions of Multicomponent Gas-Liquid Equilibrium and Capillary Condensation</w:t>
+                <w:t xml:space="preserve">Self-organization and shock waves in underground methanation reactors and hydrogen storages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Koldoba</w:t>
+                <w:t xml:space="preserve">Victor Reitenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Ganzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016, pp.3806364. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (4), 12p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/3806364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-015-5048-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409082v1</w:t>
+                <w:t xml:space="preserve">hal-01410063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of hydrogenous gas mixture in geological formations: Self-organisation in presence of chemotaxis</w:t>
+                <w:t xml:space="preserve">Analytical and Numerical Study of the Impact of Methanogenic Bacteria on Gas Composition in Underground Hydrogen Storages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Toleukhanov</w:t>
+                <w:t xml:space="preserve">А. Toleukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kaltayev</w:t>
+                <w:t xml:space="preserve">А. Kаltayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (46), pp.15952 - 15962. </w:t>
+              <w:t xml:space="preserve">Eurasian Chemico-Technological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.243-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.10.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18321/ectj250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417569v1</w:t>
+                <w:t xml:space="preserve">hal-01431558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and Numerical Study of the Impact of Methanogenic Bacteria on Gas Composition in Underground Hydrogen Storages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of unstable transport in underground hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Rasoulzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">А. Toleukhanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
+                <w:t xml:space="preserve">L. Ganzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Reitenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">А. Kаltayev</w:t>
+                <w:t xml:space="preserve">Birger Lennart Hagemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasian Chemico-Technological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (3), pp.243-249. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (11), pp.6891--6898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18321/ectj250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-015-4414-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431558v1</w:t>
+                <w:t xml:space="preserve">hal-01417579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of unstable transport in underground hydrogen storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogenization of underground storage of natural gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birger Lennart Hagemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojdeh Rasoulzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ganzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ganzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Birger Lennart Hagemann</w:t>
+                <w:t xml:space="preserve">V. Reitenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-015-4414-7⟩</w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.595 - 606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-015-9515-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417579v1</w:t>
+                <w:t xml:space="preserve">hal-01431615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenization of underground storage of natural gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojdeh Rasoulzadeh</w:t>
+                <w:t xml:space="preserve">Storage of hydrogenous gas mixture in geological formations: Self-organisation in presence of chemotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toleukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Reitenbach</w:t>
+                <w:t xml:space="preserve">A. Kaltayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 20 (3), pp.595 - 606. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (46), pp.15952 - 15962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10596-015-9515-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431615v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of memory accumulation in three-scale fractured-porous media</w:t>
               </w:r>
@@ -1898,441 +1898,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the effects of disproportionate permeability reduction water-shutoff treatments on water coning.(Report)(Author abstract)</w:t>
+                <w:t xml:space="preserve">Hydrogen underground storage in siliciclastic reservoirs intention and topics of the H2STORE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakhbergen E Bekbauov</w:t>
+                <w:t xml:space="preserve">Dieter Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonhard Ganzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidarkhan Kaltayev</w:t>
+                <w:t xml:space="preserve">Steven Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew K Wojtanowicz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Liebscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, 1p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431069v1</w:t>
+                <w:t xml:space="preserve">hal-01431249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen underground storage in siliciclastic reservoirs intention and topics of the H2STORE project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appearance of the nonlinearity from the nonlocality in diffusion through multiscale fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Panfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojdeh Rasoulzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.269--286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10596-012-9338-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431249v1</w:t>
+                <w:t xml:space="preserve">hal-01426233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance of the nonlinearity from the nonlocality in diffusion through multiscale fractured porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of the effects of disproportionate permeability reduction water-shutoff treatments on water coning.(Report)(Author abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakhbergen E Bekbauov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidarkhan Kaltayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew K Wojtanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojdeh Rasoulzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-012-9338-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (1), pp.011101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01426233v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized nonequilibrium capillary relations for two-phase flow through heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Amaziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Milišić J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Pankratov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (1), pp.1--18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2708,286 +2708,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep nanoscale desorption of gas in shale</w:t>
+                <w:t xml:space="preserve">Mechanisms and physico-chemical model of formation of natural hydrogen reservoirs in thermal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fikri Kuchuk</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394588v1</w:t>
+                <w:t xml:space="preserve">hal-01394587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms and physico-chemical model of formation of natural hydrogen reservoirs in thermal aquifers</w:t>
+                <w:t xml:space="preserve">Deep nanoscale desorption of gas in shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Kuchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394587v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenization of Underground Storage of Natural Gas - Impact of Hydrogen on Bio-chemical Transformations of Stored Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birger Hagemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rasoulzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Panfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonhard Ganzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Reitenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on the Mathematics of Oil Recovery 2014 ECMOR XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Catane, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3434,51 +3434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03264614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh. Baishemirov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdyshev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s001546282007006x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18010815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rasoulzadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041748" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.556" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reitenbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Ganzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5048-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03264636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pankratov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3058710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hagemann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2016.03.019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNFXTV6J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feldmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5948-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolat Uralbekov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhambetkali Burkitbayev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.11.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409082v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Koldoba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3806364" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417569v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toleukhanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaltayev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.033" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431558v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Toleukhanov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. K&#1072;ltayev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18321/ectj250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ganzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Lennart Hagemann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4414-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431615v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reitenbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9515-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Kuchuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.04.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9416-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431069v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhbergen E Bekbauov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidarkhan Kaltayev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Wojtanowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Pudlo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Henkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Liebscher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9338-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M4ST4BMP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mili&#353;i&#263; J." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panfilov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oladyshkin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skachkov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panfilova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03264630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806577" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panfilov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasoulzadeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altynshash Na&#239;manova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Eddaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aniss" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03264614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Panfilov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zh. Baishemirov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdyshev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s001546282007006x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5120492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01756488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Hinaje" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM18010815" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03265507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojdeh Rasoulzadeh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041748" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03035196v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.556" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03264636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Amaziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pankratov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3058710" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolat Uralbekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhambetkali Burkitbayev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2015.11.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feldmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hagemann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonhard Ganzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5948-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2016.03.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNFXTV6J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01409082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Koldoba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3806364" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Reitenbach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5048-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. Toleukhanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1040;. K&#1072;ltayev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18321/ectj250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ganzer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Lennart Hagemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4414-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reitenbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9515-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417569v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toleukhanov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaltayev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.10.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Kuchuk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.04.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01418288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Panfilova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9416-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431249v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Pudlo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Henkel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Liebscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kuhn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9338-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M4ST4BMP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakhbergen E Bekbauov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidarkhan Kaltayev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K Wojtanowicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007913" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mili&#353;i&#263; J." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panfilov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005642v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oladyshkin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skachkov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Panfilova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2007012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03264630v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527806577" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01960714v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394587v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panfilov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01410062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasoulzadeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141878" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altynshash Na&#239;manova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20141801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Eddaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Aniss" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>