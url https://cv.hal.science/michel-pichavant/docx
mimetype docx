--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -359,222 +359,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04326334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral-melt vanadium oxybarometry for primitive arc magmas: effect of hydrous melt composition on fO2 estimates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+                <w:t xml:space="preserve">Himalayan Leucogranites: An Experimental Petrology Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179 (4), pp.39. </w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.388-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-024-02113-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.6.388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687280v1</w:t>
+                <w:t xml:space="preserve">insu-04848648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himalayan Leucogranites: An Experimental Petrology Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral-melt vanadium oxybarometry for primitive arc magmas: effect of hydrous melt composition on fO2 estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.388-394. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179 (4), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.6.388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-024-02113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04848648v1</w:t>
+                <w:t xml:space="preserve">hal-04687280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2 Mobility And Redox Control In Open Vs. Closed Hydrothermal Oceanic Systems – Evidence From Serpentinization Experiments</w:t>
               </w:r>
@@ -716,51 +716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. -S. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.225-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauguerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.765-769. </w:t>
@@ -1970,265 +1970,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03184611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Crystallization of a Haplogranitic Melt - Application to Pegmatites</w:t>
+                <w:t xml:space="preserve">Effect of redox on Fe–Mg–Mn exchange between olivine and melt and an oxybarometer for basalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Devineau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jon Blundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Melekhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine C.S. Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cerantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egaa054⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01736-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02613285v1</w:t>
+                <w:t xml:space="preserve">insu-03092886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of redox on Fe–Mg–Mn exchange between olivine and melt and an oxybarometer for basalts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Crystallization of a Haplogranitic Melt - Application to Pegmatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Cerantola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (5), pp.egaa054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01736-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egaa054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03092886v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02613285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur behaviour and redox conditions in etnean magmas during magma differentiation and degassing</w:t>
               </w:r>
@@ -3660,51 +3660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3941,51 +3941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Samaniego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (7), pp.1249-1278. </w:t>
@@ -4023,64 +4023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological and experimental evidence for differentiation of water-rich magmas beneath St. Kitts, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Melekhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Blundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,51 +4205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 321, pp.85-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4277,382 +4277,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01316394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.535-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01488159v1</w:t>
+                <w:t xml:space="preserve">insu-01325292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Experimental Constraints on the Formation of Silicic Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (3), pp.535-560. </w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.109-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gselements.12.2.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01325292v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01310808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Formation of Silicic Magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Holtz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (2), pp.109-114. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gselements.12.2.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01310808v1</w:t>
+                <w:t xml:space="preserve">insu-01488159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous bubble nucleation in H2O- and H2O-CO2-bearing basaltic melts: results of high temperature decompression experiments</w:t>
               </w:r>
@@ -4768,51 +4768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahlafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5184,77 +5184,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation Conditions of a Basaltic Magma from Santorini, and its Bearing on the Production of Andesite in Arc Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (4), pp.765-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5288,64 +5288,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5418,51 +5418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solubility of sulfur in hydrous basaltic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5515,317 +5515,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01396122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphibole as an archivist of magmatic crystallization conditions: problems, potential, and implications for inferring magma storage prior to the paroxysmal 2010 eruption of Mount Merapi, Indonesia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature and Evolution of Primitive Vesuvius Magmas: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-014-1016-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.2281-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egu057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01002350v1</w:t>
+                <w:t xml:space="preserve">insu-01093796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and Evolution of Primitive Vesuvius Magmas: an Experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphibole as an archivist of magmatic crystallization conditions: problems, potential, and implications for inferring magma storage prior to the paroxysmal 2010 eruption of Mount Merapi, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (11), pp.2281-2310. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egu057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-014-1016-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01093796v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01002350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,51 +6347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6636,51 +6636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H2O solubility of alkali basaltic melts: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7199,51 +7199,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbon dioxide solubility in alkali basalts: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7297,378 +7297,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00534729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Materials: Properties, Structure, and Durability{dagger} Arsenic enrichment in hydrous peraluminous melts: Insights from femtosecond laser ablation-inductively coupled plasma-quadrupole mass spectrometry, and in situ X-ray absorption fine structure spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
+                <w:t xml:space="preserve">Time-dependent changes of the electrical conductivity of basaltic melts with redox state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3424⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (5), pp.1653-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00508983v1</w:t>
+                <w:t xml:space="preserve">insu-00442614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent changes of the electrical conductivity of basaltic melts with redox state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Methodological re-evaluation of the electrical conductivity of silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442614v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00460515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological re-evaluation of the electrical conductivity of silicate melts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Amorphous Materials: Properties, Structure, and Durability{dagger} Arsenic enrichment in hydrous peraluminous melts: Insights from femtosecond laser ablation-inductively coupled plasma-quadrupole mass spectrometry, and in situ X-ray absorption fine structure spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Malki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 95, pp.284-291. </w:t>
+              <w:t xml:space="preserve">, 2010, 95 (7), pp.1095-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00460515v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00508983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Equilibrium Constraints on Pre-eruptive Conditions of Recent Felsic Explosive Volcanism at Pantelleria Island, Italy</w:t>
               </w:r>
@@ -7680,51 +7680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Buccheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7888,51 +7888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,51 +7940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (7), 23 p. </w:t>
@@ -8074,51 +8074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (4), pp.601-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8280,308 +8280,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00443777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peralkaline tin-mineralized madeira cryolite albite-rich granite of Pitinga, Amazonia craton, Brazil : petrography, mineralogy and crystallization processes</w:t>
+                <w:t xml:space="preserve">Influence of glass polymerisation and oxidation on micro-Raman water analysis in alumino-silicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilton Tulio Costi</w:t>
+                <w:t xml:space="preserve">Maxime Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Dall'Agnol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmo Tapani Ramo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3749/canmin.47.6.1301⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (1), pp.197-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00457865v1</w:t>
+                <w:t xml:space="preserve">insu-00345154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of glass polymerisation and oxidation on micro-Raman water analysis in alumino-silicate glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The peralkaline tin-mineralized madeira cryolite albite-rich granite of Pitinga, Amazonia craton, Brazil : petrography, mineralogy and crystallization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+                <w:t xml:space="preserve">Hilton Tulio Costi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Giordano</w:t>
+                <w:t xml:space="preserve">Roberto Dall'Agnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Métrich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osmo Tapani Ramo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 73 (1), pp.197-217. </w:t>
+              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.1301-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3749/canmin.47.6.1301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00345154v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00457865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upward migration of Vesuvius magma chamber over the past 20 thousand years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,90 +8641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory measurements of electrical conductivities of hydrous and dry Mt. Vesuvius melts under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B05205), 41 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8758,103 +8758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonatite Melts and Electrical Conductivity in the Asthenosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 322 (5906), pp.1363 - 1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8901,51 +8901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone assimilation by basaltic magmas: an experimental re-assessment and application to Italian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9134,51 +9134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone assimilation and the origin of CO2 emissions at the Alban Hills (Central Italy): constraints from experimental petrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9355,51 +9355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9593,51 +9593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The connection between high K melts and Au deposits: Evidence from natural and experimental systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9882,51 +9882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.(7) 1317-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9954,325 +9954,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element geochemistry of the 1991 Mt. Pinatubo silicic melts, Philippines: Implications for ore-forming potential of adakitic magmatism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+                <w:t xml:space="preserve">In situ study of magmatic processes: a new experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70, pp.14, 3702-3716. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.243-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.04.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957950600881512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081782v1</w:t>
+                <w:t xml:space="preserve">hal-00081654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of magmatic processes: a new experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+                <w:t xml:space="preserve">Trace element geochemistry of the 1991 Mt. Pinatubo silicic melts, Philippines: Implications for ore-forming potential of adakitic magmatism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massare</w:t>
+                <w:t xml:space="preserve">Mireille Polvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Michael Wiedenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.243-250. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.14, 3702-3716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957950600881512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081654v1</w:t>
+                <w:t xml:space="preserve">hal-00081782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of sulphur solubility for hydrous mafic melts: application to the determination of magmatic fluid compositions of Italian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10444,51 +10444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on dacite magma degassing and regime of the June 15, 1991, climactic eruption of Mount Pinatubo (Philippines): New data on melt and crystal inclusions in quartz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,51 +10586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting kinetics of granitic powder aggregates at 1175°C, 1 atm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10703,51 +10703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological and experimental constraints on the pre-eruption conditions of holocene dacite from volcan San Pedro (36°S, Chilean Andes)and the importance of sulphur in silicic subduction-related magmas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10785,51 +10785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of f02 in fluid saturation of oceanic basalt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10901,51 +10901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The solubility of sulphur in hydrous rhyolitic melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10992,64 +10992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for present-day leucogranite pluton growth in Tibet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11096,103 +11096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Macwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88, pp.(2-3) 308-315</w:t>
@@ -11221,77 +11221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.22, 4389-4409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11319,251 +11319,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87, pp.829-837</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072954v1</w:t>
+                <w:t xml:space="preserve">hal-00072812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 107, pp.101029-101055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JB000315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source and H2O content of high-MgO magmas in island arc settings - An experimental study on primitive calk-alkaline basalts from St. Vincent, Lesser Antilles.</w:t>
               </w:r>
@@ -11647,281 +11647,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for mantle metasomatism by hydrous silicic melts derived from subducted oceanic crust.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">A thermodynamic model for hydrous silicate melts in the system NaAlSi3O8–KAlSi3O8–Si4O8–H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kirschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 174, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00310-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068850v1</w:t>
+                <w:t xml:space="preserve">hal-00089786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic model for hydrous silicate melts in the system NaAlSi3O8–KAlSi3O8–Si4O8–H2O</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Kirschen</w:t>
+                <w:t xml:space="preserve">Evidence for mantle metasomatism by hydrous silicic melts derived from subducted oceanic crust.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 410, pp.(6825) 197-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00310-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00089786v1</w:t>
+                <w:t xml:space="preserve">hal-00068850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of water and fO2 on the ferric–ferrous ratio of silicic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12271,395 +12271,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of foamed silicic melts: an experimental study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliver Spieler</w:t>
+                <w:t xml:space="preserve">Melting of fluorphlogopite-plagioclase pairs at 1 atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00062-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.315-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2000/0012-0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115129v1</w:t>
+                <w:t xml:space="preserve">hal-01900345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of fluorphlogopite-plagioclase pairs at 1 atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">Textures, water content and degassing of silicic andesites from recent plinian and dome-forming eruptions at Mount Pelée volcano (Martinique, Lesser Antilles arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2000/0012-0315⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 96, pp.191-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(99)00147-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900345v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textures, water content and degassing of silicic andesites from recent plinian and dome-forming eruptions at Mount Pelée volcano (Martinique, Lesser Antilles arc)</w:t>
+                <w:t xml:space="preserve">Fragmentation of foamed silicic melts: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald B. Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Spieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Traineau</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 96, pp.191-206. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 178, pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-0273(99)00147-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115128v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium constraints on the viscosity of silicic magmas with implications for mafic-silicic mixing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12853,51 +12853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of melting of fluorphlogopite-quartz pairs at 1 atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13104,51 +13104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13199,51 +13199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox control of sulfur degassing in silicic magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clémente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13355,51 +13355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13462,51 +13462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibrium constraints on the viscosity of silicic magmas 1. Volcanic-plutonic comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13824,51 +13824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity of Himalayan leucogranites: Implications for mechanisms of granitic magma ascent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holtz François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13966,64 +13966,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of redox state and Sr isotopic composition of granitic magmas: a critical evaluation of the role of source rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh: Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 87 (1-2), pp.321 - 329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14063,273 +14063,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of fluorphlogopite single crystals. Applications to experimental studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">The effect of fo2 source on the solubility, diffusion, and speciation of tin in haplogranitic melt at 850°C and 2 kbar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Linnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbey</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holtz François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian J Brearley</w:t>
+                <w:t xml:space="preserve">Simon Burgess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 7, pp.1381-1387. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 59 (8), pp.1579-1588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/ejm/7/6/1381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0016-7037(95)00064-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900342v1</w:t>
+                <w:t xml:space="preserve">insu-00797041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of fo2 source on the solubility, diffusion, and speciation of tin in haplogranitic melt at 850°C and 2 kbar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert L. Linnen</w:t>
+                <w:t xml:space="preserve">Synthesis of fluorphlogopite single crystals. Applications to experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Burgess</w:t>
+                <w:t xml:space="preserve">Pierre Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian J Brearley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0016-7037(95)00064-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7, pp.1381-1387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/ejm/7/6/1381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00797041v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14341,260 +14341,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions d'ascension des magmas de l'éruption sub-Plinienne de 1530 AD à la Soufrière de Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">Tourmalinisation en contexte granitique peralumineux et pélitique: de l'expérimentation au modèle thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587809v1</w:t>
+                <w:t xml:space="preserve">insu-03549750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourmalinisation en contexte granitique peralumineux et pélitique: de l'expérimentation au modèle thermodynamique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+                <w:t xml:space="preserve">Conditions d'ascension des magmas de l'éruption sub-Plinienne de 1530 AD à la Soufrière de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03549750v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Halogens, Sulfur, H2O, and CO2 in Volcanic and Plutonic Systems</w:t>
               </w:r>
@@ -14705,103 +14705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourmalinisation in peraluminous granitic context : from experiment to thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fort</w:t>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Event, France. </w:t>
@@ -14839,90 +14839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourmalinisation in peraluminous granitic context : from experiment to thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fort</w:t>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15075,256 +15075,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The escape of melt in the crust: insight from two phase flow modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chlorine and fluorine behavior in apatite-fluid-silicate melt systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Raess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+                <w:t xml:space="preserve">Morgane Rondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Vienne, Austria. pp.2019 - 18610</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 16732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093799v1</w:t>
+                <w:t xml:space="preserve">insu-02301683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine and fluorine behavior in apatite-fluid-silicate melt systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The escape of melt in the crust: insight from two phase flow modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Rondet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Ludovic Raess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 16732</w:t>
+              <w:t xml:space="preserve">, May 2019, Vienne, Austria. pp.2019 - 18610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02301683v1</w:t>
+                <w:t xml:space="preserve">hal-02093799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the co-valorization of carbon dioxide storage through hydrogen production in ultramafic geological formations</w:t>
               </w:r>
@@ -15405,64 +15405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogens partitioning between apatite, fluid and silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15651,51 +15651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greisenisation and Permeability Changes in Granitic Intrusions Related to Sn-W Deposits: Case of Panasqueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15923,51 +15923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.14022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16005,51 +16005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration and permeability changes in granitic intrusions related to Sn-W deposits : case study of Panasqueira (Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16764,51 +16764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the conditions of mafic-felsic magmas mixing and its bearing on andesite production in the crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17472,51 +17472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.EG9 - SULPHIDE MINERALOGY AND GEOCHEMISTRY - ORAL</w:t>
@@ -18149,51 +18149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18261,77 +18261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation conditions of a basaltic magma from Santorini and its bearing on andesitic/dacitic magma production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18503,51 +18503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mevellec J.-Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Mineralogical Spectroscopy (ECMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Stockholm, Sweden</w:t>
@@ -18570,381 +18570,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00212115v1</w:t>
+                <w:t xml:space="preserve">insu-00212123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the redox state on the electrical conductivity of basaltic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Silicate Melts Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Petite Pierre, Vosges, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00212123v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00212069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the redox state on the electrical conductivity of basaltic melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Pommier</w:t>
+                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicate Melts Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Petite Pierre, Vosges, France. 1 p</w:t>
+              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00212069v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00212115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone Assimilation by Basaltic Magmas: an Experimental re-Assessment and Application to Italian Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18995,64 +18995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Of The Redox State On The Electrical Conductivity Of Basaltic Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19179,234 +19179,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00212105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physico-chimiques des verres et liquides silicatés – Dissolution des gaz.</w:t>
+                <w:t xml:space="preserve">Sulfur in hydrous oxidized basaltic magmas: phase equilibria and melt solubilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CNRS Verres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Royaumont, France</w:t>
+              <w:t xml:space="preserve">AGU spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093735v1</w:t>
+                <w:t xml:space="preserve">hal-00093740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur in hydrous oxidized basaltic magmas: phase equilibria and melt solubilities.</w:t>
+                <w:t xml:space="preserve">Propriétés physico-chimiques des verres et liquides silicatés – Dissolution des gaz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">GDR CNRS Verres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093740v1</w:t>
+                <w:t xml:space="preserve">hal-00093735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Graz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19533,476 +19533,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium constraints on the production and storage of peralkaline silicic magmas: insights from Kenya and Pantelleria.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+                <w:t xml:space="preserve">The 1440AD eruption of the Soufrière of Guadeloupe (Lesser Antilles) : Petrological and experimental constraints on magma mixing and pre-eruptive zonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peralkaline rocks: sources, economic potential and evolution of alkaline melts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tuebingen, Germany</w:t>
+              <w:t xml:space="preserve">The Soufrière hills volcano, The Soufrière hills volcano (Ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montserrat, Guadeloupe. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103716v1</w:t>
+                <w:t xml:space="preserve">hal-00114172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental tool to look in a magma chamber</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petrological and experimental constraints on microlite crystallization and degassing at Mount Pelée (Antilles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Radadi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.86(52) MR23C-0077</w:t>
+              <w:t xml:space="preserve">The Soufrière hills volcano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078249v1</w:t>
+                <w:t xml:space="preserve">hal-00079885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1440AD eruption of the Soufrière of Guadeloupe (Lesser Antilles) : Petrological and experimental constraints on magma mixing and pre-eruptive zonation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+                <w:t xml:space="preserve">Phase equilibrium constraints on the production and storage of peralkaline silicic magmas: insights from Kenya and Pantelleria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Soufrière hills volcano, The Soufrière hills volcano (Ed.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montserrat, Guadeloupe. pp.85</w:t>
+              <w:t xml:space="preserve">Peralkaline rocks: sources, economic potential and evolution of alkaline melts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tuebingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114172v1</w:t>
+                <w:t xml:space="preserve">hal-00103716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on microlite crystallization and degassing at Mount Pelée (Antilles).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental tool to look in a magma chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Soufrière hills volcano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.86</w:t>
+              <w:t xml:space="preserve">EOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.86(52) MR23C-0077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079885v1</w:t>
+                <w:t xml:space="preserve">hal-00078249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on primitive magmas from Vesuvius.</w:t>
               </w:r>
@@ -20152,51 +20152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20310,256 +20310,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascent of Stromboli yellow pumice magmas : experimental simulation at P&amp;lt;=4 KB.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local equilibrium the reactive magma and experimental studies of silicic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 04668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078556v1</w:t>
+                <w:t xml:space="preserve">hal-00080097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local equilibrium the reactive magma and experimental studies of silicic systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascent of Stromboli yellow pumice magmas : experimental simulation at P&amp;lt;=4 KB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 04668</w:t>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080097v1</w:t>
+                <w:t xml:space="preserve">hal-00078556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis of silicic magmas in island-arc settings, experimental constraints from Mt. Pelée.</w:t>
               </w:r>
@@ -20709,51 +20709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallisation conditions of Vesuvius phonolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20925,51 +20925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical conditions of primitive tephritic magmas from vesuvius : first experimental results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21158,51 +21158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of Vesuvius phonolites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21279,51 +21279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations on the role of sulfur in magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21473,64 +21473,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of magmas by redox exchanges of hydrogen with mantle peridotite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21581,51 +21581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Phase Equilibria: Data and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21676,51 +21676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on experimental crystallisation under coaxial stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21926,51 +21926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Equilibria and Pre-eruptive P-T-fO2-fH2O-fS2 Conditions of Dacite from Volcán San Pedro (Chilean Andes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22090,51 +22090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of plinian events at vesuvius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22224,51 +22224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sulphur on the phase equilibria of vesuvius phonolites : preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H.S. Moncrieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22319,51 +22319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on experimental deformation of partially crystallised magmas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22414,51 +22414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on H2O and S abundances in arc magmas: implications for degassing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22496,51 +22496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viscosity of silicic magmas: a review from the viewpoint of experimental petrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22604,51 +22604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordures réactionnelles d'olivine dans un gabbro du Skaergaard : premiers résultats d'une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22877,51 +22877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Gottsmann; Jürgen Neuberg; Bettina Scheu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic Unrest</w:t>
@@ -22989,51 +22989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joachim Gottsmann, Jürgen Neuberg, Bettina Scheu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic Unrest. From Science to Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.139-154, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
@@ -23097,51 +23097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Aurélien Brugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.171-184, 2016, 978-3-642-31394-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23257,51 +23257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on volatile abundances in arc magmas and their implications for degassing processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23429,51 +23429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F037235C"/>
+    <w:nsid w:val="1FD33220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23660,51 +23660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-pichavant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8346-5302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069473307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1371-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.11.021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848648v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.6.388" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Castelain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-555-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. -S. Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-225-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01545-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.954902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03666402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#228;ss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106652" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03858117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauguerolles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Gaucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01043-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anne-Sophie Michaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01855-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03518571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.686342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092886v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Melekhova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziberna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine C.S. Humphreys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01736-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02392450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02928900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02859932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gioncada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Di Celma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Maria Villa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1373-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01918865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.10.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.10.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01803009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Lesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Solaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01698858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Yekta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1004-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zajack Zoltan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Arculus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1416-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.2.109" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahlafi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1500079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5639" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01413203v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Auxerre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.261" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Aur&#233;lien Brugier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alletti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZQJK5T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002350v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1016-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Oriano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-012-0839-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC8D90C79700626BA34C9372FC12CFB5476DC4BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4457" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0588-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2109" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552921v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gond&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534729v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0585-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mavrogenes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.01.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00443777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berjonneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Colombel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Defoor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900738c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457865v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tulio Costi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall'Agnol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo Tapani Ramo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.47.6.1301" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345154v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.030" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Macdonald" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0208-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radadi Ali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22672A.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. England" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.815" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMC9N40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081785v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Siewert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl W. Ponader" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon E. Brown Jr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gscanmin.44.3.755" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081654v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600881512" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023344v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Clarke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbarin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Barker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cesare" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh083" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pronost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPH138Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2005/0017-0387" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02814" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE7C2E6B5E6A08AB4B20F31C63F6A0D4FE363188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023888v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;mente" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh052" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076849v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00891-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068850v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089786v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kirschen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00310-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A4AB36670425790AA136ABE51E93EA635DCCBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089803v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Dingwell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spieler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004450100157" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5SDFBM1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089816v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00321-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CC96B0E8FA4B2F6B58CF23CF63D7BAFD77DBF05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115129v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00062-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900345v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2000/0012-0315" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(99)00147-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077547v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/11/4/0637" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077534v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard W. Evans" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02301" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717688v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02469" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F9CA1D4713A1BDAFF110EF17B844A3267A9DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gibert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lola Pascal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00209-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797057v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Fran&#231;ois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00193-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAFC83FF8A8DF3C9EBD9F498960A6B68130AE69A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717683v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01631" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490EEBF6C6F0C9D301FEECB159054F365C839399/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900333v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300006714" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED88506530B16912601053B0124702C0DE193F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900342v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Brearley" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/7/6/1381" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797041v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Linnen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burgess" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(95)00064-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6662D9B31901525DD26780DC206E988B451E5E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587809v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549750v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fort" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442410v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6737" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03322142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11559" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588157v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02093799v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raess" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553859v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554263v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Liotta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552753v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Cai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lee" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Silva" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01547128v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rizzo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551110v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298813v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01100370v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ebrahimiyekta" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298821v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143289v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291778v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298829v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291773v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143267v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839064v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411922v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevellec J.-Y." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212105v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093735v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093740v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091494v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103716v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078249v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114172v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079885v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093731v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093727v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093721v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093703v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078539v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080090v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091422v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Mourtada-Bonnefoi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078548v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114166v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093684v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103729v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianelli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102634v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carroll" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.S. Moncrieff" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093691v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089147v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093677v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084664v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084662v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085199v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102618v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102118v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00681475v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03035052v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf L. Romer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042982v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2018_35" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237029v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_10" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090248v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090245v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-pichavant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8346-5302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069473307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1371-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.11.021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.6.388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Castelain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-555-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. -S. Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-225-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01545-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.954902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03666402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#228;ss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106652" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03858117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauguerolles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Gaucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01043-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anne-Sophie Michaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01855-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03518571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.686342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Melekhova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziberna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine C.S. Humphreys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01736-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02392450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02928900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02859932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gioncada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Di Celma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Maria Villa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1373-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01918865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.10.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.10.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01803009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Lesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Solaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01698858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Yekta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1004-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zajack Zoltan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Arculus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1416-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.2.109" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahlafi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1500079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5639" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01413203v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Auxerre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.261" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Aur&#233;lien Brugier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alletti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZQJK5T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1016-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Oriano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-012-0839-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC8D90C79700626BA34C9372FC12CFB5476DC4BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4457" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0588-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2109" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552921v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gond&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534729v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0585-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mavrogenes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.01.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00443777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berjonneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Colombel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Defoor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900738c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345154v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tulio Costi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall'Agnol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo Tapani Ramo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.47.6.1301" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Macdonald" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0208-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radadi Ali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22672A.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. England" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.815" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMC9N40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081785v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Siewert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl W. Ponader" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon E. Brown Jr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gscanmin.44.3.755" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081654v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massare" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600881512" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023344v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Clarke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbarin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Barker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cesare" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh083" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pronost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPH138Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2005/0017-0387" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02814" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE7C2E6B5E6A08AB4B20F31C63F6A0D4FE363188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023888v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;mente" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh052" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076849v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00891-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089786v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kirschen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00310-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A4AB36670425790AA136ABE51E93EA635DCCBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068850v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089803v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Dingwell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spieler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004450100157" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5SDFBM1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089816v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00321-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CC96B0E8FA4B2F6B58CF23CF63D7BAFD77DBF05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900345v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2000/0012-0315" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(99)00147-X" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115129v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00062-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077547v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/11/4/0637" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077534v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard W. Evans" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02301" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717688v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02469" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F9CA1D4713A1BDAFF110EF17B844A3267A9DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gibert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lola Pascal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00209-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797057v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Fran&#231;ois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00193-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAFC83FF8A8DF3C9EBD9F498960A6B68130AE69A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717683v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01631" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490EEBF6C6F0C9D301FEECB159054F365C839399/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900333v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300006714" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED88506530B16912601053B0124702C0DE193F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797041v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Linnen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burgess" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(95)00064-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6662D9B31901525DD26780DC206E988B451E5E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900342v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Brearley" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/7/6/1381" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549750v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fort" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442410v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6737" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03322142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11559" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588157v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02093799v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raess" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553859v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554263v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Liotta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552753v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Cai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lee" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Silva" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01547128v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rizzo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551110v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298813v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01100370v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ebrahimiyekta" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298821v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143289v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291778v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298829v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291773v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143267v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839064v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411922v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevellec J.-Y." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212105v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093740v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093735v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091494v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114172v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079885v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103716v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078249v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093731v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093727v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093721v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093703v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078539v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080090v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091422v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Mourtada-Bonnefoi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078548v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114166v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093684v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103729v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianelli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102634v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carroll" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.S. Moncrieff" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093691v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089147v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093677v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084664v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084662v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085199v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102618v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102118v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00681475v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03035052v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf L. Romer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042982v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2018_35" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237029v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_10" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090248v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090245v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>