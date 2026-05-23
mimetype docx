--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -229,538 +229,538 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element partitioning in strongly peraluminous rare-metal silicic magmas - Implications for fractionation processes and for the origin of the Macusani Volcanics (SE Peru)</w:t>
+                <w:t xml:space="preserve">Mineral-melt vanadium oxybarometry for primitive arc magmas: effect of hydrous melt composition on fO2 estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J Kontak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.11.021⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179 (4), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-024-02113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04326334v1</w:t>
+                <w:t xml:space="preserve">hal-04687280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himalayan Leucogranites: An Experimental Petrology Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace element partitioning in strongly peraluminous rare-metal silicic magmas - Implications for fractionation processes and for the origin of the Macusani Volcanics (SE Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J Kontak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.388-394. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.229-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/gselements.20.6.388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2023.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04848648v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04326334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral-melt vanadium oxybarometry for primitive arc magmas: effect of hydrous melt composition on fO2 estimates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2 Mobility And Redox Control In Open Vs. Closed Hydrothermal Oceanic Systems – Evidence From Serpentinization Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fauguerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-024-02113-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (4), pp.555-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-36-555-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687280v1</w:t>
+                <w:t xml:space="preserve">insu-04676496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 Mobility And Redox Control In Open Vs. Closed Hydrothermal Oceanic Systems – Evidence From Serpentinization Experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Himalayan Leucogranites: An Experimental Petrology Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Villeneuve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (4), pp.555-579. </w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.388-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-36-555-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/gselements.20.6.388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04676496v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04848648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granite Magmatism And Mantle Filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie A. -S. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.225-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -788,806 +788,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04500696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental crystallization of the Beauvoir granite as a model for the evolution of Variscan rare metal magmas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orange hydrogen is the new green</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauguerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. C. Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egac120⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.765-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-022-01043-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03851013v1</w:t>
+                <w:t xml:space="preserve">insu-03858117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timescales and mechanisms of paroxysm initiation at Stromboli volcano, Aeolian Islands, Italy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Editorial: Volcanic Islands—A Challenge for Volcanology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bonforte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.954902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-022-01545-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03621301v1</w:t>
+                <w:t xml:space="preserve">insu-04702181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Volcanic Islands—A Challenge for Volcanology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Timescales and mechanisms of paroxysm initiation at Stromboli volcano, Aeolian Islands, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Pompilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-022-01545-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.954902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04702181v1</w:t>
+                <w:t xml:space="preserve">insu-03621301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive transport experiments of coupled carbonation and serpentinization in a natural serpentinite. Implication for hydrogen production and carbon geological storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental crystallization of the Beauvoir granite as a model for the evolution of Variscan rare metal magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 318, pp.165 - 189. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (12), pp.egac120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egac120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03470095v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03851013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegmatites as geological expressions of spontaneous crustal flow localisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive transport experiments of coupled carbonation and serpentinization in a natural serpentinite. Implication for hydrogen production and carbon geological storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Plunder</w:t>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Marc Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Räss</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106652⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 318, pp.165 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2021.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666402v1</w:t>
+                <w:t xml:space="preserve">insu-03470095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orange hydrogen is the new green</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Osselin</w:t>
+                <w:t xml:space="preserve">Pegmatites as geological expressions of spontaneous crustal flow localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fauguerolles</w:t>
+                <w:t xml:space="preserve">L. Räss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. C. Gaucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.765-769. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 416-417, pp.106652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-022-01043-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03858117v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Crystallization of Silica Phases in Silicic Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1651,64 +1651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare elements enrichment in crustal peraluminous magmas: insights from partial melting experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Anne-Sophie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176 (11), 33 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1755,51 +1755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syn-Eruptive Conditions of the AD 1530 Sub-Plinian Eruption of La Soufrière of Guadeloupe (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1970,1351 +1970,1351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03184611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of redox on Fe–Mg–Mn exchange between olivine and melt and an oxybarometer for basalts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From magmatic to hydrothermal Sn-Li-(Nb-Ta-W) mineralization: The Argemela area (central Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anne-Sophie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Blundy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01736-7⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.103215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.103215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03092886v1</w:t>
+                <w:t xml:space="preserve">insu-02392450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Crystallization of a Haplogranitic Melt - Application to Pegmatites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Magmatic fractionation and the magmatic-hydrothermal transition in rare metal granites: evidence from argemela (central portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anne-Sophie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egaa054⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 289, pp.130-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02613285v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02928900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur behaviour and redox conditions in etnean magmas during magma differentiation and degassing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Two-mica rhyolitic tephra in the East Pisco Basin (Peru): new age and dispersion constraints for the eruptions of the Eastern Cordillera of Central Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Gioncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Di Celma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Maria Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egaa095⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-1373-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02978150v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02859932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From magmatic to hydrothermal Sn-Li-(Nb-Ta-W) mineralization: The Argemela area (central Portugal)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic Crystallization of a Haplogranitic Melt - Application to Pegmatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Devineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Marcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2019.103215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (5), pp.egaa054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egaa054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02392450v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02613285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatic fractionation and the magmatic-hydrothermal transition in rare metal granites: evidence from argemela (central portugal)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of redox on Fe–Mg–Mn exchange between olivine and melt and an oxybarometer for basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Blundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Melekhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ziberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine C.S. Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cerantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.08.022⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01736-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02928900v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03092886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-mica rhyolitic tephra in the East Pisco Basin (Peru): new age and dispersion constraints for the eruptions of the Eastern Cordillera of Central Andes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sulphur behaviour and redox conditions in etnean magmas during magma differentiation and degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Gioncada</w:t>
+                <w:t xml:space="preserve">Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Di Celma</w:t>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Maria Villa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (10), pp.egaa095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-1373-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egaa095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02859932v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02978150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H/F ratio as an indicator of contrasted wolframite deposition mechanisms</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melt inclusions track melt evolution and degassing of Etnean magmas in the last 15 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.10.015⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 324-325, pp.716-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01918865v1</w:t>
+                <w:t xml:space="preserve">insu-01936628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of anorthite on granite phase relations: Experimental data and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 351, pp.540-550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2019.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02380895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mica-liquid trace elements partitioning and the granite-pegmatite connection: The St-Sylvestre complex (Western French Massif Central)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The H/F ratio as an indicator of contrasted wolframite deposition mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Anne-Sophie Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02267578v1</w:t>
+                <w:t xml:space="preserve">insu-01918865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on magma storage for large pumiceous eruptions in Dominica island (Lesser Antilles)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mica-liquid trace elements partitioning and the granite-pegmatite connection: The St-Sylvestre complex (Western French Massif Central)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81 (9), </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 528, 119265 (19 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-019-1313-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02280177v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02267578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusions track melt evolution and degassing of Etnean magmas in the last 15 ka</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petrological and experimental constraints on magma storage for large pumiceous eruptions in Dominica island (Lesser Antilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Rotolo</w:t>
+                <w:t xml:space="preserve">Clara Solaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 324-325, pp.716-732. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.11.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-019-1313-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01936628v1</w:t>
+                <w:t xml:space="preserve">insu-02280177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of geochemical reactivity of hydrogen in sandstone: Application to geological storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza E. Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Audigane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3361,51 +3361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental parametrization of magma mixing : application to the 1530 AD eruption of La Soufrière, Guadeloupe (Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Audigane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3660,64 +3660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mothes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 354, pp.74-86. </w:t>
@@ -3749,364 +3749,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01707763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman calibration for the quantification of SO42− groups dissolved in silicate glasses: Application to natural melt inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Morizet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Pablo Samaniego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2017-6100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1249-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01622574v1</w:t>
+                <w:t xml:space="preserve">insu-01583929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the plumbing system at Tungurahua volcano, Ecuador: Insights from phase equilibrium experiments on July-August 2006 eruption products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">A Raman calibration for the quantification of SO42− groups dissolved in silicate glasses: Application to natural melt inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Samaniego</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+                <w:t xml:space="preserve">Zajack Zoltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (7), pp.1249-1278. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.2065-2076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egx054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2017-6100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01583929v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01622574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological and experimental evidence for differentiation of water-rich magmas beneath St. Kitts, Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Melekhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Blundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Arculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4147,1711 +4147,1711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01660604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of primitive ultra-calcic arc melts at crustal conditions — Experimental evidence on the La Sommata basalt, Vulcano, Aeolian Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and correlation criteria of the rhyolitic ignimbrites in the Monts Dore volcanic field (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Lanzo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marion Auxerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 321, pp.85-101. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187 (6), pp.261-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.6.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01316394v1</w:t>
+                <w:t xml:space="preserve">insu-01413203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (3), pp.535-560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (10), pp.1887 - 1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01325292v1</w:t>
+                <w:t xml:space="preserve">insu-01488159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Constraints on the Formation of Silicic Magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Origin of primitive ultra-calcic arc melts at crustal conditions — Experimental evidence on the La Sommata basalt, Vulcano, Aeolian Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gselements.12.2.109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 321, pp.85-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01310808v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01316394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation Conditions of Dacite and Rhyodacite via the Crystallization of an Andesitic Magma. Implications for the Plumbing System at Santorini (Greece) and the Origin of Tholeiitic or Calc-alkaline Differentiation Trends in Arc Magmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Homogeneous bubble nucleation in H2O- and H2O-CO2-bearing basaltic melts: results of high temperature decompression experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 327, pp.604-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egw061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01488159v1</w:t>
+                <w:t xml:space="preserve">insu-01378576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous bubble nucleation in H2O- and H2O-CO2-bearing basaltic melts: results of high temperature decompression experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental Constraints on the Formation of Silicic Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gselements.12.2.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01378576v1</w:t>
+                <w:t xml:space="preserve">insu-01310808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Redox State On Mica Crystallization In Leucogranitic and Pegmatitic Liquids</w:t>
+                <w:t xml:space="preserve">Constraints from Phase Equilibrium Experiments on Pre-eruptive Storage Conditions in Mixed Magma Systems: a Case Study on Crystal-rich Basaltic Andesites from Mount Merapi, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (3), pp.559 - 581. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (3), pp.535-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3749/canmin.1500079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egw019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01508703v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01325292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of bubble nucleation and magma ascent in basaltic systems : implications for Stromboli volcano.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Influence of Redox State On Mica Crystallization In Leucogranitic and Pegmatitic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahlafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5639⟩</w:t>
+              <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (3), pp.559 - 581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3749/canmin.1500079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01321433v1</w:t>
+                <w:t xml:space="preserve">insu-01508703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and correlation criteria of the rhyolitic ignimbrites in the Monts Dore volcanic field (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental simulation of bubble nucleation and magma ascent in basaltic systems : implications for Stromboli volcano.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 187 (6), pp.261-273. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.1967-1985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.187.6.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01413203v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01321433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe pre-enrichment: A new method to counteract iron loss in experiments on basaltic melts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The solubility of sulfur in hydrous basaltic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2015-5166⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.104 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01205375v1</w:t>
+                <w:t xml:space="preserve">insu-01396122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation Conditions of a Basaltic Magma from Santorini, and its Bearing on the Production of Andesite in Arc Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (4), pp.765-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egv016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01167296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fe pre-enrichment: A new method to counteract iron loss in experiments on basaltic melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Aurélien Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Alletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.030⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.2106-2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187387v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01205375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of sulfur in hydrous basaltic melts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The redox geodynamics linking basalts and their mantle sources through space and time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 418, pp.104 - 116. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 418, pp.217-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.03.025⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01396122v1</w:t>
+                <w:t xml:space="preserve">insu-01187387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and Evolution of Primitive Vesuvius Magmas: an Experimental Study</w:t>
+                <w:t xml:space="preserve">Amphibole as an archivist of magmatic crystallization conditions: problems, potential, and implications for inferring magma storage prior to the paroxysmal 2010 eruption of Mount Merapi, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pommier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raffaello Cioni</w:t>
+                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egu057⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 167, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-014-1016-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01093796v1</w:t>
+                <w:t xml:space="preserve">insu-01002350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphibole as an archivist of magmatic crystallization conditions: problems, potential, and implications for inferring magma storage prior to the paroxysmal 2010 eruption of Mount Merapi, Indonesia</w:t>
+                <w:t xml:space="preserve">Nature and Evolution of Primitive Vesuvius Magmas: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Roma Larisa Kushnir</w:t>
+                <w:t xml:space="preserve">Raffaello Cioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 167, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (11), pp.2281-2310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-014-1016-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egu057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01002350v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01093796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the conditions of magma mixing and its bearing on andesite production in the crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5896,700 +5896,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01096232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of experimental reheating of natural basaltic ash at different temperatures and redox conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A fresh look at crystals in the Bishop Tuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-012-0839-0⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2013.4457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00767819v1</w:t>
+                <w:t xml:space="preserve">insu-00815403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trachyte phase relations and implication for magma storage conditions in the Chaîne des Puys (French Massif Central).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (6), pp.1071-1107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/petrology/egt006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00779642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheological transition in plagioclase-bearing magmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of experimental reheating of natural basaltic ash at different temperatures and redox conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Oriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Pompilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50091⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 165 (5), pp.863-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-012-0839-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00790386v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00767819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of CO2-rich melts during basalt magma ascent and degassing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The rheological transition in plagioclase-bearing magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-013-0890-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (4), pp.1363-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00828151v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00790386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fresh look at crystals in the Bishop Tuff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Generation of CO2-rich melts during basalt magma ascent and degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burgisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.545-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-013-0890-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2013.4457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00815403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00828151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold Solubility in Arc Magmas: Experimental Determination of the Effect of Sulfur at 1000°C and 0.4 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 84, pp.560-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6617,1374 +6617,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00671964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H2O solubility of alkali basaltic melts: an experimental study</w:t>
+                <w:t xml:space="preserve">The carbon dioxide solubility in alkali basalts: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscille Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 162 (1), pp.133-151. </w:t>
+              <w:t xml:space="preserve">, 2011, 162 (1), pp.153-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0588-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0585-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00545863v1</w:t>
+                <w:t xml:space="preserve">insu-00534729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrography, mineralogy and geochemistry of a primitive pumice from Stromboli: Implications for the deep feeding system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The H2O solubility of alkali basaltic melts: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (4), pp.499-517. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1), pp.133-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-010-0588-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00591044v1</w:t>
+                <w:t xml:space="preserve">insu-00545863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and microstructure of experimentally deformed plagioclase suspensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Petrography, mineralogy and geochemistry of a primitive pumice from Stromboli: Implications for the deep feeding system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Launeau</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Pompilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Oriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (8), pp.747-750. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (4), pp.499-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32217.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2011/0023-2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00599580v1</w:t>
+                <w:t xml:space="preserve">insu-00591044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ bubble vesiculation in silicic magmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rheology and microstructure of experimentally deformed plagioclase suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Bureau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Launeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2011.3546⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (8), pp.747-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32217.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00552921v1</w:t>
+                <w:t xml:space="preserve">insu-00599580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'eau dans les magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00615620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbon dioxide solubility in alkali basalts: an experimental study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In situ bubble vesiculation in silicic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 162 (1), pp.153-168. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96, pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-010-0585-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2011.3546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00534729v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00552921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent changes of the electrical conductivity of basaltic melts with redox state</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Amorphous Materials: Properties, Structure, and Durability{dagger} Arsenic enrichment in hydrous peraluminous melts: Insights from femtosecond laser ablation-inductively coupled plasma-quadrupole mass spectrometry, and in situ X-ray absorption fine structure spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.005⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (7), pp.1095-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00442614v1</w:t>
+                <w:t xml:space="preserve">insu-00508983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological re-evaluation of the electrical conductivity of silicate melts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phase Equilibrium Constraints on Pre-eruptive Conditions of Recent Felsic Explosive Volcanism at Pantelleria Island, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (11), pp.2245-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egq055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00460515v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00556917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Materials: Properties, Structure, and Durability{dagger} Arsenic enrichment in hydrous peraluminous melts: Insights from femtosecond laser ablation-inductively coupled plasma-quadrupole mass spectrometry, and in situ X-ray absorption fine structure spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Controls on Gold Solubility in Arc Magmas: An Experimental Study at 1000°C and 4 kbar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Candaudap</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2010.3424⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (7), pp.2165-2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00508983v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00448303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibrium Constraints on Pre-eruptive Conditions of Recent Felsic Explosive Volcanism at Pantelleria Island, Italy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Time-dependent changes of the electrical conductivity of basaltic melts with redox state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (11), pp.2245-2276. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (5), pp.1653-1671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egq055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2009.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00556917v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls on Gold Solubility in Arc Magmas: An Experimental Study at 1000°C and 4 kbar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Methodological re-evaluation of the electrical conductivity of silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Malki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74 (7), pp.2165-2189. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, pp.284-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am.2010.3314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00448303v1</w:t>
+                <w:t xml:space="preserve">insu-00460515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new petrological and geophysical investigation of the present-day plumbing system of Mount Vesuvius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tarits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (7), 23 p. </w:t>
@@ -8022,103 +8022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Constraints on the Deep Magma Feeding System at StromboliVolcano, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (4), pp.601-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8191,51 +8191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Colombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Defoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8446,51 +8446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton Tulio Costi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Dall'Agnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmo Tapani Ramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8537,77 +8537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upward migration of Vesuvius magma chamber over the past 20 thousand years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 455 (11 septembre), pp.216-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8641,90 +8641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory measurements of electrical conductivities of hydrous and dry Mt. Vesuvius melts under pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B05205), 41 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8758,103 +8758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonatite Melts and Electrical Conductivity in the Asthenosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 322 (5906), pp.1363 - 1365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8888,77 +8888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone assimilation by basaltic magmas: an experimental re-assessment and application to Italian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (6), pp.719-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9017,77 +9017,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions for the growth of a long-lived shallow crustal magma chamber below Mount Pelee volcano (Martinique, Lesser Antilles Arc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Annen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113 (B07209), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9121,77 +9121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone assimilation and the origin of CO2 emissions at the Alban Hills (Central Italy): constraints from experimental petrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 166 (2), pp.91-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9225,51 +9225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of primitive basaltic magmas at crustal pressures and genesis of the calc-alkaline igneous suite: experimental evidence from St Vincent, Lesser Antilles arc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9316,90 +9316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibration Scales in Silicic to Intermediate Magmas - Implications for Experimental Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burgisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9444,286 +9444,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00170300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basalt-inherited microlites in silicic magmas: evidence from Mt. Pelée (Martinique, F.W.I.).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
+                <w:t xml:space="preserve">The connection between high K melts and Au deposits: Evidence from natural and experimental systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Radadi Ali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">R.N. England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (18 Supplement 1), pp.A404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G22672A.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081453v1</w:t>
+                <w:t xml:space="preserve">insu-00160573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The connection between high K melts and Au deposits: Evidence from natural and experimental systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Basalt-inherited microlites in silicic magmas: evidence from Mt. Pelée (Martinique, F.W.I.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Radadi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.N. England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.815⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.905-008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G22672A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00160573v1</w:t>
+                <w:t xml:space="preserve">hal-00081453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural environements around molybdenum in silicate glasses and melts. II. Effects of temperature, pressure, H2O, halogens and sulfur.</w:t>
               </w:r>
@@ -9761,51 +9761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl W. Ponader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon E. Brown Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Canadian Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (3), pp.755-773. </w:t>
@@ -9843,90 +9843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Crystallization of a High-K Arc Basalt: the Golden Pumice, Stromboli Volcano (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.(7) 1317-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9954,338 +9954,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of magmatic processes: a new experimental approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+                <w:t xml:space="preserve">Trace element geochemistry of the 1991 Mt. Pinatubo silicic melts, Philippines: Implications for ore-forming potential of adakitic magmatism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Massare</w:t>
+                <w:t xml:space="preserve">Mireille Polvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Michael Wiedenbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.243-250. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.14, 3702-3716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957950600881512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081654v1</w:t>
+                <w:t xml:space="preserve">hal-00081782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element geochemistry of the 1991 Mt. Pinatubo silicic melts, Philippines: Implications for ore-forming potential of adakitic magmatism.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In situ study of magmatic processes: a new experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70, pp.14, 3702-3716. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.243-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.04.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957950600881512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081782v1</w:t>
+                <w:t xml:space="preserve">hal-00081654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of sulphur solubility for hydrous mafic melts: application to the determination of magmatic fluid compositions of Italian volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48, pp.(4-5), 671-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10304,346 +10304,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Origin of Andalusite in Peraluminous Felsic Igneous Rocks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on dacite magma degassing and regime of the June 15, 1991, climactic eruption of Mount Pinatubo (Philippines): New data on melt and crystal inclusions in quartz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Yu Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barrie Clarke</w:t>
+                <w:t xml:space="preserve">Olivier Rouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Dorais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/petrology/egh083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 145, pp.35-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2005.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023344v1</w:t>
+                <w:t xml:space="preserve">hal-00023361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on dacite magma degassing and regime of the June 15, 1991, climactic eruption of Mount Pinatubo (Philippines): New data on melt and crystal inclusions in quartz.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+                <w:t xml:space="preserve">Occurrence and Origin of Andalusite in Peraluminous Felsic Igneous Rocks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrie Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Dorais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouer</w:t>
+                <w:t xml:space="preserve">Bernard Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pronost</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dan Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2005.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.3, 441-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egh083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00023361v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting kinetics of granitic powder aggregates at 1175°C, 1 atm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Villiéras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10684,385 +10684,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on the pre-eruption conditions of holocene dacite from volcan San Pedro (36°S, Chilean Andes)and the importance of sulphur in silicic subduction-related magmas.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Role of f02 in fluid saturation of oceanic basalt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 430, pp.6999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068281v1</w:t>
+                <w:t xml:space="preserve">hal-00023902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of f02 in fluid saturation of oceanic basalt.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The solubility of sulphur in hydrous rhyolitic melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature02814⟩</w:t>
+              <w:t xml:space="preserve">Journal of Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45, pp.11, 2171-2196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/petrology/egh052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00023902v1</w:t>
+                <w:t xml:space="preserve">hal-00023888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of sulphur in hydrous rhyolitic melts.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Petrological and experimental constraints on the pre-eruption conditions of holocene dacite from volcan San Pedro (36°S, Chilean Andes)and the importance of sulphur in silicic subduction-related magmas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 45, pp.11, 2171-2196. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 45, pp.4, 855-881</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/petrology/egh052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00023888v1</w:t>
+                <w:t xml:space="preserve">hal-00068281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for present-day leucogranite pluton growth in Tibet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 32, pp.9, 801-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11096,103 +11096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical transfer during redox exchanges between H-2 and Fe-bearing silicate melts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Macwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88, pp.(2-3) 308-315</w:t>
@@ -11221,77 +11221,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of activities of FeO and Fe2O3 components in hydrous silicic melts under oxidizing conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67, pp.22, 4389-4409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11319,622 +11319,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Source and H2O content of high-MgO magmas in island arc settings - An experimental study on primitive calk-alkaline basalts from St. Vincent, Lesser Antilles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. O. Mysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.2193-2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00891-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072812v1</w:t>
+                <w:t xml:space="preserve">hal-00076849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical conditions, structure and dynamics of a zoned magma chamber : Mount Pelée (Martinique, Lesser Antilles arc).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 107, pp.101029-101055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001JB000315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00072954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source and H2O content of high-MgO magmas in island arc settings - An experimental study on primitive calk-alkaline basalts from St. Vincent, Lesser Antilles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kinetics of iron-oxidation-reduction in hydrous silicic melts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 87, pp.829-837</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00891-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00076849v1</w:t>
+                <w:t xml:space="preserve">hal-00072812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic model for hydrous silicate melts in the system NaAlSi3O8–KAlSi3O8–Si4O8–H2O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for mantle metasomatism by hydrous silicic melts derived from subducted oceanic crust.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Kirschen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">René Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 410, pp.(6825) 197-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089786v1</w:t>
+                <w:t xml:space="preserve">hal-00068850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for mantle metasomatism by hydrous silicic melts derived from subducted oceanic crust.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic model for hydrous silicate melts in the system NaAlSi3O8–KAlSi3O8–Si4O8–H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Kirschen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 174, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00310-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068850v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of water and fO2 on the ferric–ferrous ratio of silicic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12032,51 +12032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald B. Dingwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Spieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12174,51 +12174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12271,564 +12271,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of fluorphlogopite-plagioclase pairs at 1 atmosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fragmentation of foamed silicic melts: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald B. Dingwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Spieler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2000/0012-0315⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 178, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00062-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900345v1</w:t>
+                <w:t xml:space="preserve">hal-00115129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textures, water content and degassing of silicic andesites from recent plinian and dome-forming eruptions at Mount Pelée volcano (Martinique, Lesser Antilles arc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase equilibrium constraints on the viscosity of silicic magmas with implications for mafic-silicic mixing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Whittington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Traineau</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0273(99)00147-X⟩</w:t>
+              <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh : Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 91, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/0-8137-2350-7.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115128v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of foamed silicic melts: an experimental study</w:t>
+                <w:t xml:space="preserve">Textures, water content and degassing of silicic andesites from recent plinian and dome-forming eruptions at Mount Pelée volcano (Martinique, Lesser Antilles arc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Max Wilke</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Traineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 178, pp.47-58. </w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 96, pp.191-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00062-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0273(99)00147-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115129v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium constraints on the viscosity of silicic magmas with implications for mafic-silicic mixing processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Melting of fluorphlogopite-plagioclase pairs at 1 atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh : Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 91, pp.61-72. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12, pp.315-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/0-8137-2350-7.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2000/0012-0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115221v1</w:t>
+                <w:t xml:space="preserve">hal-01900345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water solubility in silica and quartzofeldspathic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Behrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 85, pp.682-686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12853,64 +12853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of melting of fluorphlogopite-quartz pairs at 1 atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11, pp.637-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12944,77 +12944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of temperature and bulk composition on the solution mechanism of phosphorus in peraluminous haplogranitic magma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. O. Mysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13078,77 +13078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fro and HzO on andesite phase relations between 2 and 4 kbar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13193,566 +13193,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00688901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox control of sulfur degassing in silicic magmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold solubility and speciation in hydrothermal solutions: experimental study of the stability of hydrosulphide complex of gold (AuHS°) at 350 to 450°C and 500 bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard W. Evans</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Francois Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lola Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/98JB02301⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 62 (17), pp.2931-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(98)00209-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00717692v1</w:t>
+                <w:t xml:space="preserve">insu-00797046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magma storage conditions and control of eruption regime in silicic volcanoes: experimental evidence from Mt. Pelée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Redox control of sulfur degassing in silicic magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard W. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B10), pp.23,937-23,949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JB02301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00003-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00689030v1</w:t>
+                <w:t xml:space="preserve">insu-00717692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium constraints on the viscosity of silicic magmas 1. Volcanic-plutonic comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">Magma storage conditions and control of eruption regime in silicic volcanoes: experimental evidence from Mt. Pelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Traineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 156 (1-2), pp.89-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00003-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/98JB02469⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00717688v1</w:t>
+                <w:t xml:space="preserve">insu-00689030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold solubility and speciation in hydrothermal solutions: experimental study of the stability of hydrosulphide complex of gold (AuHS°) at 350 to 450°C and 500 bars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phase equilibrium constraints on the viscosity of silicic magmas 1. Volcanic-plutonic comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 103 (B11), pp.27,257-27,266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/98JB02469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(98)00209-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00797046v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00717688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution mechanisms of phosphorus in quenched hydrous and anhydrous granitic glass as a function of peraluminosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. O. Mysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holtz François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bény</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13818,518 +13818,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00797057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity of Himalayan leucogranites: Implications for mechanisms of granitic magma ascent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Control of redox state and Sr isotopic composition of granitic magmas: a critical evaluation of the role of source rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh: Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 87 (1-2), pp.321 - 329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263593300006714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/96JB01631⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00717683v1</w:t>
+                <w:t xml:space="preserve">hal-01900333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of redox state and Sr isotopic composition of granitic magmas: a critical evaluation of the role of source rocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Viscosity of Himalayan leucogranites: Implications for mechanisms of granitic magma ascent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holtz François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Royal Society of Edinburgh: Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 87 (1-2), pp.321 - 329. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 101 (B12), pp.27,691-27,699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263593300006714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/96JB01631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900333v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00717683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of fo2 source on the solubility, diffusion, and speciation of tin in haplogranitic melt at 850°C and 2 kbar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of fluorphlogopite single crystals. Applications to experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert L. Linnen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Holtz François</w:t>
+                <w:t xml:space="preserve">Pierre Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Burgess</w:t>
+                <w:t xml:space="preserve">Adrian J Brearley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 59 (8), pp.1579-1588. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 7, pp.1381-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0016-7037(95)00064-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/ejm/7/6/1381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00797041v1</w:t>
+                <w:t xml:space="preserve">hal-01900342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of fluorphlogopite single crystals. Applications to experimental studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of fo2 source on the solubility, diffusion, and speciation of tin in haplogranitic melt at 850°C and 2 kbar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Linnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holtz François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Barbey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian J Brearley</w:t>
+                <w:t xml:space="preserve">Simon Burgess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 59 (8), pp.1579-1588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-7037(95)00064-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/ejm/7/6/1381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01900342v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00797041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14341,195 +14341,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourmalinisation en contexte granitique peralumineux et pélitique: de l'expérimentation au modèle thermodynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Halogens, Sulfur, H2O, and CO2 in Volcanic and Plutonic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fort</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">Nial Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03549750v1</w:t>
+                <w:t xml:space="preserve">insu-03442410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'ascension des magmas de l'éruption sub-Plinienne de 1530 AD à la Soufrière de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Balcone-Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14544,264 +14544,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Halogens, Sulfur, H2O, and CO2 in Volcanic and Plutonic Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Moussallam</w:t>
+                <w:t xml:space="preserve">Tourmalinisation en contexte granitique peralumineux et pélitique: de l'expérimentation au modèle thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nial Peters</w:t>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Virtual 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03442410v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03549750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourmalinisation in peraluminous granitic context : from experiment to thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Event, France. </w:t>
@@ -14839,90 +14839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourmalinisation in peraluminous granitic context : from experiment to thermodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Lassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14973,90 +14973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive percolation experiments of the co-valorization of carbon dioxide geological storage through hydrogen production in ultramafic formations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15094,77 +15094,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine and fluorine behavior in apatite-fluid-silicate melt systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.2019 - 16732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15189,103 +15189,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The escape of melt in the crust: insight from two phase flow modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Plunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Raess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gumiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vienne, Austria. pp.2019 - 18610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15310,64 +15310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the co-valorization of carbon dioxide storage through hydrogen production in ultramafic geological formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Azaroual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15418,77 +15418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogens partitioning between apatite, fluid and silicate melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15513,90 +15513,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and redox variations affected by differentiation in Mt. Etna (Italy) magmatic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Paonita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15632,342 +15632,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greisenisation and Permeability Changes in Granitic Intrusions Related to Sn-W Deposits: Case of Panasqueira</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degassing of basaltic magma: decompression experiments and implications for interpreting the textures of volcanic rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+                <w:t xml:space="preserve">Biao Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">Peter Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Melleton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mike Burton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.13765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520216v1</w:t>
+                <w:t xml:space="preserve">hal-03552753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degassing of basaltic magma: decompression experiments and implications for interpreting the textures of volcanic rocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greisenisation and Permeability Changes in Granitic Intrusions Related to Sn-W Deposits: Case of Panasqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biao Cai</w:t>
+                <w:t xml:space="preserve">Gaëtan Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lee</w:t>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Burton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.13765</w:t>
+              <w:t xml:space="preserve">SGA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552753v1</w:t>
+                <w:t xml:space="preserve">hal-01520216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of the fluid-melt partitioning of volatiles (H2O, CO2, S) during the degassing of ascending basalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.14022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16005,90 +16005,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration and permeability changes in granitic intrusions related to Sn-W deposits : case study of Panasqueira (Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.6347</w:t>
@@ -16111,320 +16111,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale statistique appliquée aux champs de pegmatites minéralisées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+                <w:t xml:space="preserve">Melt inclusions constrain S behaviour and redox conditions in Etnean magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimma Emanuela Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Michaud</w:t>
+                <w:t xml:space="preserve">A Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paonita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Liotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.153</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01388160v1</w:t>
+                <w:t xml:space="preserve">insu-01547128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusions constrain S behaviour and redox conditions in Etnean magmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+                <w:t xml:space="preserve">Analyse spatiale statistique appliquée aux champs de pegmatites minéralisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rizzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcello Liotta</w:t>
+                <w:t xml:space="preserve">David Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01547128v1</w:t>
+                <w:t xml:space="preserve">insu-01388160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magma Ascent Timescales in Basaltic Explosive Eruptions: Constraints from Decompression Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Francisco, United States. p. 94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16443,1317 +16443,1317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of phase equilibria of a basalt from Piton de la Fournaise (La Réunion island): 1 atm data and high pressure results in presence of volatiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Effects of volatiles on phase equilibria of a basalt from Piton de la Fournaise (Réunion island): experimental results and comparison with natural products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Aurélien Brugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298813v1</w:t>
+                <w:t xml:space="preserve">insu-01298821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative and multi-disciplinary approach for discussing the emplacement of Variscan LCT-pegmatite fields</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental determination of phase equilibria of a basalt from Piton de la Fournaise (La Réunion island): 1 atm data and high pressure results in presence of volatiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Aurélien Brugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155689v1</w:t>
+                <w:t xml:space="preserve">insu-01298813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Hydrogen migration and geochemical reactivity into underground</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovative and multi-disciplinary approach for discussing the emplacement of Variscan LCT-pegmatite fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SGA 2015 : Ressources minérales dans un monde durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGA (Society for Geology Applied to Mineral Deposits), Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100370v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the conditions of mafic-felsic magmas mixing and its bearing on andesite production in the crust</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Hydrogen migration and geochemical reactivity into underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Ebrahimiyekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298817v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of volatiles on phase equilibria of a basalt from Piton de la Fournaise (Réunion island): experimental results and comparison with natural products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the conditions of mafic-felsic magmas mixing and its bearing on andesite production in the crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298821v1</w:t>
+                <w:t xml:space="preserve">insu-01298817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mica crystallisation as a marker of pegmatite composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The granite-pegmatite connection : insight from mica trace element chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.270</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01143289v1</w:t>
+                <w:t xml:space="preserve">insu-01291773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source variability in a single granitic pluton : Example from the St Sylvestre Leucogranite complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+                <w:t xml:space="preserve">LA-ICPMS investigation of base and precious metal contents in rock-bearing sulfides from the Troodos Ophiolite, Cyprus: implications for the cycle of metals during hydrothermal alteration of oceanic crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">Gabriel Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Zeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cuney</w:t>
+                <w:t xml:space="preserve">Claire Ramboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.EG9 - SULPHIDE MINERALOGY AND GEOCHEMISTRY - ORAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01291778v1</w:t>
+                <w:t xml:space="preserve">insu-01143267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ thermodynamic monitoring of serpentinization and H2 generation - An experimental study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of rare- element Variscan pegmatite fields: multi- approaches study for new metallogenic guides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Branquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298829v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The granite-pegmatite connection : insight from mica trace element chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Source variability in a single granitic pluton : Example from the St Sylvestre Leucogranite complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Zeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cuney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291773v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICPMS investigation of base and precious metal contents in rock-bearing sulfides from the Troodos Ophiolite, Cyprus: implications for the cycle of metals during hydrothermal alteration of oceanic crust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mica crystallisation as a marker of pegmatite composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Villaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mineralogical Association IMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.EG9 - SULPHIDE MINERALOGY AND GEOCHEMISTRY - ORAL</w:t>
+              <w:t xml:space="preserve">21 st meeting of the International Mineralogical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Johannesburg, South Africa. pp.270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01143267v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01143289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rare- element Variscan pegmatite fields: multi- approaches study for new metallogenic guides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ thermodynamic monitoring of serpentinization and H2 generation - An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fauguerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Castelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024432v1</w:t>
+                <w:t xml:space="preserve">insu-01298829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification and kinetics of H2 generation during hydrothermal serpentinisation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Fauguerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17778,77 +17778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive geotherms, Granitic production and evolution of the lower crust in a post collisional context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17873,103 +17873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirty or Tidy ? Contrasting peraluminous granites in a collapsing Orogen: Examples from the French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Villaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
@@ -18011,90 +18011,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase relations in trachytes: implication for magma storage conditions in the Chaîne des Puys (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
@@ -18136,90 +18136,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental textures of mingling and mixing between two chemically contrasted magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States</w:t>
@@ -18261,77 +18261,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation conditions of a basaltic magma from Santorini and its bearing on andesitic/dacitic magma production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Andújar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18356,77 +18356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the solubility of gold (Au) in intermediate arc magmas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Annual VM Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland. pp.A588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18445,532 +18445,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-O-H species dissolution mechanisms under reducing conditions in a synthetic basaltic system : A spectroscopic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Morizet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Chiodini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Mineralogical Spectroscopy (ECMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199305v1</w:t>
+                <w:t xml:space="preserve">insu-00212115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">C-O-H species dissolution mechanisms under reducing conditions in a synthetic basaltic system : A spectroscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mevellec J.-Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
+              <w:t xml:space="preserve">6th European Conference on Mineralogical Spectroscopy (ECMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00212123v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the redox state on the electrical conductivity of basaltic melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicate Melts Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Petite Pierre, Vosges, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00212069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Crust-derived CO2 in Mafic Magmas: Evidence from Italian Volcanoes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Possible Magma Reservoir Below Mt. Vesuvius: MT Data Vs Laboratory Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Chiodini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00212115v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00212123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limestone Assimilation by Basaltic Magmas: an Experimental re-Assessment and Application to Italian Volcanoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18995,77 +18995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Of The Redox State On The Electrical Conductivity Of Basaltic Melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19090,77 +19090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of the Behaviour of Gold in Calc-alkaline Arc Magmas : Demonstration of the Effect of Sulphur and Geological Implications on the Formation of Gold Deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Meeting San Francisco (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19179,1348 +19179,1335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00212105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur in hydrous oxidized basaltic magmas: phase equilibria and melt solubilities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Propriétés physico-chimiques des verres et liquides silicatés – Dissolution des gaz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">GDR CNRS Verres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Royaumont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093740v1</w:t>
+                <w:t xml:space="preserve">hal-00093735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physico-chimiques des verres et liquides silicatés – Dissolution des gaz.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sulfur in hydrous oxidized basaltic magmas: phase equilibria and melt solubilities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CNRS Verres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Royaumont, France</w:t>
+              <w:t xml:space="preserve">AGU spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093735v1</w:t>
+                <w:t xml:space="preserve">hal-00093740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structures and rheology of crystal-rich silicic magmas deformed in torsion at high pressure: Experimental constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">EMPG XI - 11-me International Symposium on Experimental Mineralogy anf Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078659v1</w:t>
+                <w:t xml:space="preserve">hal-00091494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and rheology of crystal-rich silicic magmas deformed in torsion at high pressure: Experimental constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Effect of Sulfur on the Fe2+/Fe3+ Ratio of MORB and its Implications for the Redox State of the Mantle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Champallier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG XI - 11-me International Symposium on Experimental Mineralogy anf Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091494v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1440AD eruption of the Soufrière of Guadeloupe (Lesser Antilles) : Petrological and experimental constraints on magma mixing and pre-eruptive zonation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Reactive Magma Concept, Local Equilibrium, and Experimental Studies of Silicic to Intermediate Magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poussineau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Soufrière hills volcano, The Soufrière hills volcano (Ed.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montserrat, Guadeloupe. pp.85</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.V11A-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114172v1</w:t>
+                <w:t xml:space="preserve">hal-00092563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and experimental constraints on microlite crystallization and degassing at Mount Pelée (Antilles).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Phase equilibrium constraints on the production and storage of peralkaline silicic magmas: insights from Kenya and Pantelleria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ray Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Buccheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Soufrière hills volcano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.86</w:t>
+              <w:t xml:space="preserve">Peralkaline rocks: sources, economic potential and evolution of alkaline melts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tuebingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079885v1</w:t>
+                <w:t xml:space="preserve">hal-00103716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibrium constraints on the production and storage of peralkaline silicic magmas: insights from Kenya and Pantelleria.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An experimental tool to look in a magma chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Massare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peralkaline rocks: sources, economic potential and evolution of alkaline melts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tuebingen, Germany</w:t>
+              <w:t xml:space="preserve">EOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.86(52) MR23C-0077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103716v1</w:t>
+                <w:t xml:space="preserve">hal-00078249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental tool to look in a magma chamber</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The 1440AD eruption of the Soufrière of Guadeloupe (Lesser Antilles) : Petrological and experimental constraints on magma mixing and pre-eruptive zonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.86(52) MR23C-0077</w:t>
+              <w:t xml:space="preserve">The Soufrière hills volcano, The Soufrière hills volcano (Ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montserrat, Guadeloupe. pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078249v1</w:t>
+                <w:t xml:space="preserve">hal-00114172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on primitive magmas from Vesuvius.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Petrological and experimental constraints on microlite crystallization and degassing at Mount Pelée (Antilles).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Radadi Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worskhop projet GNV Vésuve, INGV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The Soufrière hills volcano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093731v1</w:t>
+                <w:t xml:space="preserve">hal-00079885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental look at subvolcanic magma reservoirs – application to the Lesser Antilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experiments on primitive magmas from Vesuvius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University of Palermo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Worskhop projet GNV Vésuve, INGV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093727v1</w:t>
+                <w:t xml:space="preserve">hal-00093731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reactive Magma Concept, Local Equilibrium, and Experimental Studies of Silicic to Intermediate Magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An experimental look at subvolcanic magma reservoirs – application to the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.V11A-02</w:t>
+              <w:t xml:space="preserve">University of Palermo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00092563v1</w:t>
+                <w:t xml:space="preserve">hal-00093727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes magmatiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Physical conditions of primitive tephritic magmas from vesuvius : first experimental results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Expériementation en Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Banyuls, France</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093721v1</w:t>
+                <w:t xml:space="preserve">hal-00078548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local equilibrium the reactive magma and experimental studies of silicic systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'éruption de 1440AD de la Soufrière de Guadeloupe (Petites Antilles) : une détermination expérimentale des conditions pré-éruptive de la chambre magmatique andésitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 04668</w:t>
+              <w:t xml:space="preserve">Réunion de la Société Géologique de France. Bulletin de la Société Géologique de France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orléans, France. pp.60, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080097v1</w:t>
+                <w:t xml:space="preserve">hal-00114166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascent of Stromboli yellow pumice magmas : experimental simulation at P&amp;lt;=4 KB.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Di Carlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio G. Rotolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20539,1214 +20526,1227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis of silicic magmas in island-arc settings, experimental constraints from Mt. Pelée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Systèmes magmatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVCEI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Pucon, Chile</w:t>
+              <w:t xml:space="preserve">Colloque Expériementation en Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093703v1</w:t>
+                <w:t xml:space="preserve">hal-00093721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zone 1440 AD eruption of the soufriere of Guadeloupe (Lesser Antilles) : an experimental determination of the pre-eruptive consitions of the andesitic magma body.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Genesis of silicic magmas in island-arc settings, experimental constraints from Mt. Pelée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">IAVCEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Pucon, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00078539v1</w:t>
+                <w:t xml:space="preserve">hal-00093703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallisation conditions of Vesuvius phonolites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Local equilibrium the reactive magma and experimental studies of silicic systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 03764</w:t>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 04668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00080090v1</w:t>
+                <w:t xml:space="preserve">hal-00080097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Ascent Rate on the Kinetics of Bubble Nucleation in a Rhyolitic Melt.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The zone 1440 AD eruption of the soufriere of Guadeloupe (Lesser Antilles) : an experimental determination of the pre-eruptive consitions of the andesitic magma body.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poussineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMPG, Zehntes Internationales Symposium für Experimental Mineralogy, Petrology and Geochemistry.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091422v1</w:t>
+                <w:t xml:space="preserve">hal-00078539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical conditions of primitive tephritic magmas from vesuvius : first experimental results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crystallisation conditions of Vesuvius phonolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">, 2004, Nice, France. pp.Vol. 6, 03764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078548v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éruption de 1440AD de la Soufrière de Guadeloupe (Petites Antilles) : une détermination expérimentale des conditions pré-éruptive de la chambre magmatique andésitique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Effect of Ascent Rate on the Kinetics of Bubble Nucleation in a Rhyolitic Melt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Mourtada-Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bény</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de la Société Géologique de France. Bulletin de la Société Géologique de France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Orléans, France. pp.60, 46</w:t>
+              <w:t xml:space="preserve">EMPG, Zehntes Internationales Symposium für Experimental Mineralogy, Petrology and Geochemistry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114166v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental phase equilibria : from data to models.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental Phase Equilibria: Data and Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ESF "Gases"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ESF LESC exploratory workshop on « Gases in magmatic evolution : from depth to atmosphere, from micro to macro-sacle, from calculation to observation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rome, Italy. pp.44-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093684v1</w:t>
+                <w:t xml:space="preserve">hal-00102666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of Vesuvius phonolites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations on the role of sulfur in magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sbrana</w:t>
+                <w:t xml:space="preserve">Michael R. Carroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marianelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.H.S. Moncrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clémente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of GNV</w:t>
+              <w:t xml:space="preserve">ESF LESC exploratory workshop on « Gases in magmatic evolution : from depth to atmosphere, from micro to macro-sacle, from calculation to observation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103729v1</w:t>
+                <w:t xml:space="preserve">hal-00102634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations on the role of sulfur in magmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of Vesuvius phonolites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R. Carroll</w:t>
+                <w:t xml:space="preserve">A. Sbrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.H.S. Moncrieff</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Marianelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF LESC exploratory workshop on « Gases in magmatic evolution : from depth to atmosphere, from micro to macro-sacle, from calculation to observation »</w:t>
+              <w:t xml:space="preserve">Annual meeting of GNV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102634v1</w:t>
+                <w:t xml:space="preserve">hal-00103729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of pre-eruptive conditions of yellow pumice.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental phase equilibria : from data to models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Stromboli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Catane, Italy</w:t>
+              <w:t xml:space="preserve">Workshop ESF "Gases"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093691v1</w:t>
+                <w:t xml:space="preserve">hal-00093684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of magmas by redox exchanges of hydrogen with mantle peridotite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental simulation of pre-eruptive conditions of yellow pumice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 11473</w:t>
+              <w:t xml:space="preserve">Colloque Stromboli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Catane, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084676v1</w:t>
+                <w:t xml:space="preserve">hal-00093691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Phase Equilibria: Data and Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Oxidation of magmas by redox exchanges of hydrogen with mantle peridotite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF LESC exploratory workshop on « Gases in magmatic evolution : from depth to atmosphere, from micro to macro-sacle, from calculation to observation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rome, Italy. pp.44-45</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France. pp.Vol.5, 11473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102666v1</w:t>
+                <w:t xml:space="preserve">hal-00084676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results on experimental crystallisation under coaxial stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Champallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Peilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21827,51 +21827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Navière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21926,64 +21926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Equilibria and Pre-eruptive P-T-fO2-fH2O-fS2 Conditions of Dacite from Volcán San Pedro (Chilean Andes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidel Costa Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG IX - Ninth International Symposium on Experimental Mineralogy, Petrology and Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22008,51 +22008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle genesis and deep crustal evolution of primitive calk-alkaline basaltic liquids from the Lesser Antilles arc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22084,489 +22084,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of plinian events at vesuvius.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental constraints on H2O and S abundances in arc magmas: implications for degassing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Marianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
+              <w:t xml:space="preserve">Workshop of the Geological Society of London : Origins, emissions and impacts of volcanic gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084664v1</w:t>
+                <w:t xml:space="preserve">hal-00102618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of sulphur on the phase equilibria of vesuvius phonolites : preliminary results.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental constraints on pre-eruption conditions of plinian events at vesuvius.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Scaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sbrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.H.S. Moncrieff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Pichavant</w:t>
+                <w:t xml:space="preserve">P. Marianelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstract</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084662v1</w:t>
+                <w:t xml:space="preserve">hal-00084664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on experimental deformation of partially crystallised magmas.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The effect of sulphur on the phase equilibria of vesuvius phonolites : preliminary results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H.S. Moncrieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstract</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085199v1</w:t>
+                <w:t xml:space="preserve">hal-00084662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental constraints on H2O and S abundances in arc magmas: implications for degassing processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Preliminary results on experimental deformation of partially crystallised magmas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Champallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the Geological Society of London : Origins, emissions and impacts of volcanic gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102618v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The viscosity of silicic magmas: a review from the viewpoint of experimental petrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Whittington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hutton symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22604,64 +22604,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordures réactionnelles d'olivine dans un gabbro du Skaergaard : premiers résultats d'une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22731,51 +22731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Metal Granites and Pegmatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf L. Romer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, Encyclopedia of Geology (Second Edition)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22819,316 +22819,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Simulations of Magma Storage and Ascent</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gases as Precursory Signals: Experimental Simulations, New Concepts and Models of Magma Degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Joachim Gottsmann; Jürgen Neuberg; Bettina Scheu. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joachim Gottsmann, Jürgen Neuberg, Bettina Scheu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanic Unrest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11157_2017_20⟩</w:t>
+              <w:t xml:space="preserve">Volcanic Unrest. From Science to Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.139-154, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11157_2018_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02043017v1</w:t>
+                <w:t xml:space="preserve">insu-02042982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gases as Precursory Signals: Experimental Simulations, New Concepts and Models of Magma Degassing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental Simulations of Magma Storage and Ascent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Andújar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Joachim Gottsmann, Jürgen Neuberg, Bettina Scheu. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joachim Gottsmann; Jürgen Neuberg; Bettina Scheu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volcanic Unrest. From Science to Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.139-154, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
+              <w:t xml:space="preserve">Volcanic Unrest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.101-110, 2019, Advances in Volcanology, 978-3-319-58411-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11157_2018_35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11157_2017_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02042982v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02043017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrological and Experimental Constraints on the Evolution of Piton de la Fournaise Magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Aurélien Brugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23175,51 +23175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mantle genesis and crustal evolution of primitive calc-alkaline basaltic magmas from the Lesser Antilles arc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Macdonald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23257,64 +23257,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental constraints on volatile abundances in arc magmas and their implications for degassing processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volcanic Degassing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society, London, Special Publication, pp.213, 23-52, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23429,51 +23429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FD33220"/>
+    <w:nsid w:val="77FEA8E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23660,51 +23660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-pichavant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8346-5302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069473307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1371-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.11.021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848648v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.6.388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Castelain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-555-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. -S. Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-225-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac120" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01545-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.954902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470095v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03666402v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#228;ss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106652" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03858117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauguerolles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Gaucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01043-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anne-Sophie Michaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01855-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03518571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.686342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Melekhova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziberna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine C.S. Humphreys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01736-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978150v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02392450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103215" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02928900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02859932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gioncada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Di Celma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Maria Villa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1373-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01918865v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.10.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380895v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.10.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.11.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01803009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Lesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Solaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01698858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Yekta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1004-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zajack Zoltan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Arculus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1416-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.2.109" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.10.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahlafi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1500079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321433v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5639" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01413203v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Auxerre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.261" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205375v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Aur&#233;lien Brugier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alletti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396122v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZQJK5T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1016-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Oriano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-012-0839-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC8D90C79700626BA34C9372FC12CFB5476DC4BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815403v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4457" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0588-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2109" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552921v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gond&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534729v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0585-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mavrogenes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.01.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00443777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berjonneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Colombel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Defoor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900738c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345154v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tulio Costi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall'Agnol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo Tapani Ramo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.47.6.1301" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Macdonald" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0208-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081453v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radadi Ali" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22672A.1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. England" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.815" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMC9N40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081785v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Siewert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl W. Ponader" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon E. Brown Jr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gscanmin.44.3.755" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081654v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massare" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600881512" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023344v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Clarke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbarin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Barker" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cesare" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh083" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pronost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPH138Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2005/0017-0387" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02814" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE7C2E6B5E6A08AB4B20F31C63F6A0D4FE363188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023888v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;mente" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh052" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076849v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00891-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089786v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kirschen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00310-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A4AB36670425790AA136ABE51E93EA635DCCBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068850v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089803v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Dingwell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spieler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004450100157" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5SDFBM1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089816v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00321-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CC96B0E8FA4B2F6B58CF23CF63D7BAFD77DBF05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900345v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2000/0012-0315" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115128v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(99)00147-X" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115129v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00062-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077547v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/11/4/0637" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077534v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717692v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard W. Evans" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02301" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717688v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02469" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F9CA1D4713A1BDAFF110EF17B844A3267A9DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gibert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lola Pascal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00209-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797057v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Fran&#231;ois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00193-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAFC83FF8A8DF3C9EBD9F498960A6B68130AE69A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717683v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01631" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490EEBF6C6F0C9D301FEECB159054F365C839399/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900333v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300006714" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED88506530B16912601053B0124702C0DE193F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797041v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Linnen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burgess" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(95)00064-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6662D9B31901525DD26780DC206E988B451E5E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900342v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Brearley" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/7/6/1381" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549750v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fort" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587809v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442410v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6737" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03322142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11559" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588157v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02093799v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raess" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553859v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554263v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Liotta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552753v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Cai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lee" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388160v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Silva" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01547128v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rizzo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551110v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298813v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01100370v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ebrahimiyekta" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298821v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143289v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291778v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298829v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291773v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143267v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839064v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411922v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199305v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevellec J.-Y." TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212105v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093740v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093735v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091494v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114172v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079885v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103716v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078249v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093731v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093727v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093721v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093703v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078539v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080090v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091422v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Mourtada-Bonnefoi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078548v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114166v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093684v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103729v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianelli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102634v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carroll" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.S. Moncrieff" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093691v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089147v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093677v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084664v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084662v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085199v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102618v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102118v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00681475v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03035052v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf L. Romer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042982v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2018_35" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237029v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_10" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090248v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090245v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-pichavant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8346-5302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069473307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1371-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02113-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Kontak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Michaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villaros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.11.021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fauguerolles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Castelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Villeneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-555-2024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.6.388" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04500696v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie A. -S. Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-225-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03858117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauguerolles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Gaucher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-01043-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bonforte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Mart&#237;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paonita" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.954902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Di Carlo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Pompilio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Gall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-022-01545-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egac120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03470095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Champallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.11.039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03666402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#228;ss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03178781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egab004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03431952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Anne-Sophie Michaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01855-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03518571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balcone-Boissard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.686342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184611v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Barr&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02392450v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2019.103215" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02928900v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.08.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02859932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bosio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gioncada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Di Celma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Maria Villa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-1373-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02613285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Devineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa054" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03092886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Blundy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Melekhova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ziberna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine C.S. Humphreys" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01736-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moussallam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egaa095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Rotolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.11.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2019.10.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01918865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.10.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02267578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.07.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02280177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Solaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-019-1313-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01803009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza E. Yekta" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.05.021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01741183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poussineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Lesne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Solaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bourdier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egy030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01698858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizera Yekta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Manceau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1004-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01707763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan And&#250;jar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2018.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583929v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egx054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01622574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimma Emanuela Gennaro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J&#233;go" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zajack Zoltan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2017-6100" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Arculus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-017-1416-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01413203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Auxerre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.6.261" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01488159v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw061" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01316394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lanzo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio G. Rotolo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.032" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01378576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.10.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01310808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Holtz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gselements.12.2.109" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01325292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egw019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01508703v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Deveaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahlafi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.1500079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5639" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.03.025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZQJK5T4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egv016" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205375v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Aur&#233;lien Brugier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Alletti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5166" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.030" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01002350v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roma Larisa Kushnir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-014-1016-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01093796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pommier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Cioni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egu057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01096232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6607" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00815403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2013.4457" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Prouteau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egt006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00767819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Oriano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertagnini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cioni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-012-0839-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC8D90C79700626BA34C9372FC12CFB5476DC4BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00790386v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Launeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50091" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00828151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burgisser" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-013-0890-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB8CBE22EAB416C0929886B8B89EDE5DD2FA14F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00671964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.01.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534729v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel B&#233;ny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0585-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00545863v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-010-0588-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00591044v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2011/0023-2109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00599580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32217.1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00615620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gond&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3546" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508983v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Yu Borisova" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Candaudap" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3424" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00556917v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Buccheri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egq055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00448303v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Mavrogenes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.01.012" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442614v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.12.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460515v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Malki" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3314" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00492269v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tarits" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003059" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00443777v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berjonneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Colombel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Defoor" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef900738c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345154v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Giordano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M&#233;trich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.09.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457865v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tulio Costi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dall'Agnol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmo Tapani Ramo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3749/canmin.47.6.1301" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310129v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature07232" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005269" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00343685v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164446" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00194400v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0267-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8C0304836535F9245825187146F99FE498625073/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Annen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005049" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.07.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Macdonald" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-007-0208-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00170300v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Costa Rodriguez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egm045" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160573v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. England" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.815" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMC9N40G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Radadi Ali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourgaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22672A.1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081785v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Farges" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Siewert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl W. Ponader" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon E. Brown Jr" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gscanmin.44.3.755" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081458v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egl011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081782v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polv&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiedenbeck" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.04.030" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00081654v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massare" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600881512" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079843v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023361v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pronost" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.01.004" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGPH138Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023344v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barrie Clarke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dorais" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barbarin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Barker" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Cesare" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh083" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2005/0017-0387" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023902v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02814" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE7C2E6B5E6A08AB4B20F31C63F6A0D4FE363188/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023888v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;mente" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egh052" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068281v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023901v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G20577.1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069454v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Macwell" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069333v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00376-4" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076849v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. O. Mysen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00891-2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072954v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JB000315" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A41CB2FB9FC3DD62C8B1ADB44A356C3E355FF46D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072812v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068850v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Maury" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089786v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kirschen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00310-7" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A4AB36670425790AA136ABE51E93EA635DCCBAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089731v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00319-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF22DD7FD0C8357E44A8D849856C16D0202467E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089803v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald B. Dingwell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Spieler" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004450100157" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5SDFBM1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089816v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Whittington" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massiot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00321-1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4CC96B0E8FA4B2F6B58CF23CF63D7BAFD77DBF05/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115129v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00062-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115221v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Holtz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/0-8137-2350-7.61" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00115128v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Traineau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(99)00147-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900345v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2000/0012-0315" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077547v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Behrens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/11/4/0637" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077534v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00688901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900191" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797046v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gibert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lola Pascal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00209-9" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard W. Evans" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02301" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00689030v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00003-X" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST80GM29-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717688v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/98JB02469" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88F9CA1D4713A1BDAFF110EF17B844A3267A9DBD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797057v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holtz Fran&#231;ois" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(97)00193-2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CAFC83FF8A8DF3C9EBD9F498960A6B68130AE69A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900333v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263593300006714" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ED88506530B16912601053B0124702C0DE193F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00717683v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96JB01631" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/490EEBF6C6F0C9D301FEECB159054F365C839399/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900342v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbey" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J Brearley" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/ejm/7/6/1381" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00797041v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Linnen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burgess" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7037(95)00064-7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6662D9B31901525DD26780DC206E988B451E5E94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03442410v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nial Peters" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587809v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549750v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fort" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03549607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.6737" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03322142v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11559" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588157v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02301683v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rondet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02093799v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Raess" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553859v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03048776v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554263v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Liotta" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552753v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Cai" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lee" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Burton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01520216v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Launay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552752v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552758v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Launay" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01547128v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rizzo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388160v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Silva" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551110v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Gall" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298821v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298813v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01155689v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01100370v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ebrahimiyekta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298817v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291773v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143267v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Coelho" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024432v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291778v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Zeh" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cuney" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01143289v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298829v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839064v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00877536v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839099v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838491v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838449v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00838517v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411922v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212115v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiodini" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199305v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morizet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paris" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevellec J.-Y." TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212069v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212123v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212111v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212120v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00212105v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093735v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093740v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091494v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078659v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00092563v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103716v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078249v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114172v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079885v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093731v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093727v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078548v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114166v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078556v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093721v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093703v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080097v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078539v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00080090v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091422v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Mourtada-Bonnefoi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Provost" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102666v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102634v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carroll" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H.S. Moncrieff" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103729v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbrana" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marianelli" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093684v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093691v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084676v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089145v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peilleron" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00114162v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Navi&#232;re" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089147v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00093677v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102618v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084664v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084662v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00085199v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pons" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102118v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00681475v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Wagner" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03035052v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf L. Romer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02042982v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2018_35" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02043017v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brooker" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11157_2017_20" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237029v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31395-0_10" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090248v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090245v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>