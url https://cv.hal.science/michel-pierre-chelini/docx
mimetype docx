--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel-Pierre CHELINI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrôle des prix à la concurrence : la politique des prix en France des années 1940 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Fridenson, François Monnier, Albert Rigaudière (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences et marchés, droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE-CHEEF (Ministère des Finances), pp.237-264, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU CONTRÔLE DES PRIX À LA CONCURRENCE : LA POLITIQUE DES PRIX EN FRANCE DES ANNÉES 1940 AUX ANNÉES 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Fridenson, François Monnier, Albert Rigaudière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences et marchés, Droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité pour l'Histoire Economique et financière de la France, CHEFF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-264, 2023, Histoire économique et financière - XIXe-XXe, 978-2-11-162108-4. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.16840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestations et transferts sociaux vers les salariés en France et en Allemagne de 1945 à 1970, deux manières d’organiser la solidarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et pratiquer la solidarité : France, Allemagne, Europe et le monde, XIXe et XXe siècles / Solidarität denken und praktizieren: Frankreich, Deutschland, Europa und die Welt im 19. und 20. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie du Nord-Pas-de-Calais pendant la Seconde guerre mondiale, une situation singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Vandenbussche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre sous l’Occupation : illégalités, collaboration, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du pain comme instrument de régulation économique pendant la Première guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly, Marcel Boldorf (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L’économie allemande pendant la Première guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-208, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine, un enjeu de la grand guerre / Der Kulturerbeschutz als Herausforderung im ersten Weltkrieg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-329/331-347, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimétallisme monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles, C, Roche, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe, Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.458-460, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion/Fazit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Baudoux-Rousseau; Michel-Pierre Chélini; Charles Giry-Deloison (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine, un enjeu de la Grande Guerre. Art et archéologie dans les territoires occupés, 1914-1921</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.315-329/331-347, 2018, 978 2-84832-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la Seconde guerre mondiale : problèmes généraux et exemples nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henri Soutou, Jean Baechler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre, économie et fiscalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaires et politique salariale dans les premières années de la RDA (1945-1958) : une rémunération centralisée et peu différenciée, mais en partie négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Berger, M. Rapoport, B. Touchelay, Pierre Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest XIX-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, conflictualité sociale et grèves en Allemagne au 20e siècle : l’exception allemande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-C. Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grève en exil, Syndicalisme et démocratie aux Etats-Unis et en Europe de l’Ouest (XIXe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-130, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des catégories socioprofessionnelles en France et en Allemagne depuis le XIXe siècle, approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M-P. Chélini, P. Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle, La dimension sociale au cœur de l’efficacité entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de formation professionnelle dans les mines de fer de Lorraine des années 1940 aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-ouest (XVIIIe-XXe siècle) La dimension sociale au coeur de l'efficacité entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.77-93, 2011, HIST ET CIVILIS, 978-2757402061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaires et revenus des mineurs en France et dans le Nord-Pas-de-Calais, 1900-1913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Varaschin, Ludovic Laloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrières, au risque de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le charbon français de 1914 à 1946, une modernisation limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beltran, Alain et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat et énergie, XIXe - XXe siècle, Séminaire 2002-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires des mineurs de charbon en France de 1938 à 1965. Étude historique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Varaschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler à la mine : une veine inépuisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de la Somme après la Seconde Guerre mondiale, 1944-58. Principes, conditions et cadres de réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duménil, Philippe Nivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reconstructions en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-228, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et revenu du travail : la redéfinition du salaire dans l’après-guerre français, de la Libération à la fin des années 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-153, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American influence on price stabilisation and currency fluctuations in post-war France, (1945- 1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Barjot, I. Lescent-Giles, M. de Ferrière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’américanisation en Europe au 20e siècle : économie, culture, politique, 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-150, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schuman et l’idée européenne, 1886-1963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises et leurs réseaux. Mélanges en l’honneur de François Caron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Somme de 1940 à 1945 : une économie de pénurie en situation frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Nivet, Anne Duménil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picardie, terre de frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-212, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Direction des Prix et la Direction du Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Direction du Budget face aux grandes mutations des années 1950, acteur… ou témoin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.529-537, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du ravitaillement en Europe 1944-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reconstructions en Europe après la Seconde Guerre mondiale, 1944-49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-173, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, dévaluations et politiques monétaires en France, 1944-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Lévy-Leboyer et al, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Franc Poincaré à l’Ecu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-330, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wages and inequalities in a global economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denain, l’usine sidérurgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quand remonte le marketing du point de vente en France ? La pratique de la science de l’étalage dans les magasins de nouveautés entre 1900 et 1938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ardelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (104), pp.119 à 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon Roses, N. Wolf (éd.), The Economic Development of Europe’s Regions, A Quantitative History since 1900 , Abingdon & New York, Routledge, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2020.4.77280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Long Run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16(2), (16(2)), pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Long Run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16/2, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cliométrique du chômage et des salaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du chômage et des salaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.147 - 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise des années 1970 : une crise atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires des personnels navigants dans les compagnies maritimes françaises 1945-2008. Éléments d’approche et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanonen statt Fleisch, L’approvisionnement déclinant en viande de l’Allemagne pendant la Seconde guerre mondiale, 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.224-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution comparée des salaires dans la Ruhr et le Nord-Pas-de-Calais, 1950- 2000. Parallélismes, différences et convergences sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.161-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique sociale ouest-allemande d’après-guerre dans le camp atlantique. Adenauer entre Bismarck et Beveridge (1945- 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés, revue européenne d'histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des salaires dans le Nord-Pas-de-Calais depuis 1950. Éléments de comparaison avec la Ruhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungsblatt (Zeitschrift des Bochumer Instituts für soziale Bewegungen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.73-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan de stabilisation Pinay-Rueff, 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48, pp.102-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emprunt de Libération nationale en France, automne 1944, Solution budgétaire ou amnistie monétaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 288, pp.157-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des salaires en France des années 1940 aux années 1960 (1944-67). Analyse historique et économique d’un système salarial avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine, un enjeu de la Grande Guerre, Art et archéologie dans les territoires occupés, 1914-21, Der Kulturerbeschutz als Herausforderung im ersten Weltkrieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le Nord-Pas-de-Calais après la Seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmer les prix : l’inflation en Europe dans les années 1970, Slowing Down Prices: Adaptation of States and European Economic Actors to the Inflationary Fever in the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Warlouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et grandes entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle, La dimension sociale au cœur de l’efficacité entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du franc français au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, Etat et opinion en France de 1944 à 1952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long run dynamics of French unemployment and wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du modèle WS-PS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du chômage et des salaires en France, 1950-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel-Pierre CHELINI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrôle des prix à la concurrence : la politique des prix en France des années 1940 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Fridenson, François Monnier, Albert Rigaudière (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences et marchés, droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE-CHEEF (Ministère des Finances), pp.237-264, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU CONTRÔLE DES PRIX À LA CONCURRENCE : LA POLITIQUE DES PRIX EN FRANCE DES ANNÉES 1940 AUX ANNÉES 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Fridenson, François Monnier, Albert Rigaudière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences et marchés, Droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité pour l'Histoire Economique et financière de la France, CHEFF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-264, 2023, Histoire économique et financière - XIXe-XXe, 978-2-11-162108-4. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.16840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestations et transferts sociaux vers les salariés en France et en Allemagne de 1945 à 1970, deux manières d’organiser la solidarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et pratiquer la solidarité : France, Allemagne, Europe et le monde, XIXe et XXe siècles / Solidarität denken und praktizieren: Frankreich, Deutschland, Europa und die Welt im 19. und 20. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie du Nord-Pas-de-Calais pendant la Seconde guerre mondiale, une situation singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Vandenbussche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre sous l’Occupation : illégalités, collaboration, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du pain comme instrument de régulation économique pendant la Première guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly, Marcel Boldorf (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L’économie allemande pendant la Première guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-208, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimétallisme monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles, C, Roche, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe, Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.458-460, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine, un enjeu de la grand guerre / Der Kulturerbeschutz als Herausforderung im ersten Weltkrieg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-329/331-347, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion/Fazit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Baudoux-Rousseau; Michel-Pierre Chélini; Charles Giry-Deloison (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine, un enjeu de la Grande Guerre. Art et archéologie dans les territoires occupés, 1914-1921</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.315-329/331-347, 2018, 978 2-84832-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la Seconde guerre mondiale : problèmes généraux et exemples nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henri Soutou, Jean Baechler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre, économie et fiscalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaires et politique salariale dans les premières années de la RDA (1945-1958) : une rémunération centralisée et peu différenciée, mais en partie négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Berger, M. Rapoport, B. Touchelay, Pierre Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest XIX-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, conflictualité sociale et grèves en Allemagne au 20e siècle : l’exception allemande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-C. Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grève en exil, Syndicalisme et démocratie aux Etats-Unis et en Europe de l’Ouest (XIXe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-130, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des catégories socioprofessionnelles en France et en Allemagne depuis le XIXe siècle, approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M-P. Chélini, P. Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle, La dimension sociale au cœur de l’efficacité entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de formation professionnelle dans les mines de fer de Lorraine des années 1940 aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-ouest (XVIIIe-XXe siècle) La dimension sociale au coeur de l'efficacité entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.77-93, 2011, HIST ET CIVILIS, 978-2757402061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaires et revenus des mineurs en France et dans le Nord-Pas-de-Calais, 1900-1913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Varaschin, Ludovic Laloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrières, au risque de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le charbon français de 1914 à 1946, une modernisation limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beltran, Alain et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat et énergie, XIXe - XXe siècle, Séminaire 2002-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires des mineurs de charbon en France de 1938 à 1965. Étude historique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Varaschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler à la mine : une veine inépuisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de la Somme après la Seconde Guerre mondiale, 1944-58. Principes, conditions et cadres de réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duménil, Philippe Nivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reconstructions en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-228, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et revenu du travail : la redéfinition du salaire dans l’après-guerre français, de la Libération à la fin des années 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-153, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American influence on price stabilisation and currency fluctuations in post-war France, (1945- 1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Barjot, I. Lescent-Giles, M. de Ferrière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’américanisation en Europe au 20e siècle : économie, culture, politique, 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-150, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schuman et l’idée européenne, 1886-1963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises et leurs réseaux. Mélanges en l’honneur de François Caron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Somme de 1940 à 1945 : une économie de pénurie en situation frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Nivet, Anne Duménil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picardie, terre de frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-212, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Direction des Prix et la Direction du Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Direction du Budget face aux grandes mutations des années 1950, acteur… ou témoin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.529-537, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du ravitaillement en Europe 1944-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reconstructions en Europe après la Seconde Guerre mondiale, 1944-49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-173, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, dévaluations et politiques monétaires en France, 1944-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Lévy-Leboyer et al, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Franc Poincaré à l’Ecu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-330, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wages and inequalities in a global economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denain, l’usine sidérurgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quand remonte le marketing du point de vente en France ? La pratique de la science de l’étalage dans les magasins de nouveautés entre 1900 et 1938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ardelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (104), pp.119 à 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon Roses, N. Wolf (éd.), The Economic Development of Europe’s Regions, A Quantitative History since 1900 , Abingdon & New York, Routledge, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2020.4.77280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Long Run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16(2), (16(2)), pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Long Run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16/2, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cliométrique du chômage et des salaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du chômage et des salaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.147 - 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise des années 1970 : une crise atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires des personnels navigants dans les compagnies maritimes françaises 1945-2008. Éléments d’approche et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanonen statt Fleisch, L’approvisionnement déclinant en viande de l’Allemagne pendant la Seconde guerre mondiale, 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.224-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution comparée des salaires dans la Ruhr et le Nord-Pas-de-Calais, 1950- 2000. Parallélismes, différences et convergences sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.161-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique sociale ouest-allemande d’après-guerre dans le camp atlantique. Adenauer entre Bismarck et Beveridge (1945- 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés, revue européenne d'histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des salaires dans le Nord-Pas-de-Calais depuis 1950. Éléments de comparaison avec la Ruhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungsblatt (Zeitschrift des Bochumer Instituts für soziale Bewegungen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.73-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan de stabilisation Pinay-Rueff, 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48, pp.102-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emprunt de Libération nationale en France, automne 1944, Solution budgétaire ou amnistie monétaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 288, pp.157-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des salaires en France des années 1940 aux années 1960 (1944-67). Analyse historique et économique d’un système salarial avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine, un enjeu de la Grande Guerre, Art et archéologie dans les territoires occupés, 1914-21, Der Kulturerbeschutz als Herausforderung im ersten Weltkrieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le Nord-Pas-de-Calais après la Seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmer les prix : l’inflation en Europe dans les années 1970, Slowing Down Prices: Adaptation of States and European Economic Actors to the Inflationary Fever in the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Warlouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et grandes entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle, La dimension sociale au cœur de l’efficacité entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du franc français au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, Etat et opinion en France de 1944 à 1952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long run dynamics of French unemployment and wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du modèle WS-PS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du chômage et des salaires en France, 1950-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Ch&#233;lini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04399936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/90" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.16840" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673496v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Chelini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100942580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baudoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Giry-Deloison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Le-Patrimoine-un-enjeu-de-la-Grande-Guerre.-Art-et-archeologie-dans-les-territoires-occupes-1914-1921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baudoux-Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2020.4.77280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04400810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Ch&#233;lini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04399936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/90" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.16840" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673496v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Chelini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100942580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baudoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Giry-Deloison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Le-Patrimoine-un-enjeu-de-la-Grande-Guerre.-Art-et-archeologie-dans-les-territoires-occupes-1914-1921" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baudoux-Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2020.4.77280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04400810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>