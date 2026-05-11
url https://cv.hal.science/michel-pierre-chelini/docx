--- v1 (2026-04-06)
+++ v2 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel-Pierre CHELINI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrôle des prix à la concurrence : la politique des prix en France des années 1940 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Fridenson, François Monnier, Albert Rigaudière (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences et marchés, droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE-CHEEF (Ministère des Finances), pp.237-264, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU CONTRÔLE DES PRIX À LA CONCURRENCE : LA POLITIQUE DES PRIX EN FRANCE DES ANNÉES 1940 AUX ANNÉES 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Fridenson, François Monnier, Albert Rigaudière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences et marchés, Droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité pour l'Histoire Economique et financière de la France, CHEFF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-264, 2023, Histoire économique et financière - XIXe-XXe, 978-2-11-162108-4. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.16840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestations et transferts sociaux vers les salariés en France et en Allemagne de 1945 à 1970, deux manières d’organiser la solidarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et pratiquer la solidarité : France, Allemagne, Europe et le monde, XIXe et XXe siècles / Solidarität denken und praktizieren: Frankreich, Deutschland, Europa und die Welt im 19. und 20. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie du Nord-Pas-de-Calais pendant la Seconde guerre mondiale, une situation singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Vandenbussche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre sous l’Occupation : illégalités, collaboration, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du pain comme instrument de régulation économique pendant la Première guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly, Marcel Boldorf (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L’économie allemande pendant la Première guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-208, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimétallisme monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles, C, Roche, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe, Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.458-460, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine, un enjeu de la grand guerre / Der Kulturerbeschutz als Herausforderung im ersten Weltkrieg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-329/331-347, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion/Fazit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Baudoux-Rousseau; Michel-Pierre Chélini; Charles Giry-Deloison (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine, un enjeu de la Grande Guerre. Art et archéologie dans les territoires occupés, 1914-1921</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.315-329/331-347, 2018, 978 2-84832-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la Seconde guerre mondiale : problèmes généraux et exemples nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henri Soutou, Jean Baechler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre, économie et fiscalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaires et politique salariale dans les premières années de la RDA (1945-1958) : une rémunération centralisée et peu différenciée, mais en partie négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Berger, M. Rapoport, B. Touchelay, Pierre Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest XIX-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, conflictualité sociale et grèves en Allemagne au 20e siècle : l’exception allemande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-C. Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grève en exil, Syndicalisme et démocratie aux Etats-Unis et en Europe de l’Ouest (XIXe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-130, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des catégories socioprofessionnelles en France et en Allemagne depuis le XIXe siècle, approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M-P. Chélini, P. Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle, La dimension sociale au cœur de l’efficacité entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de formation professionnelle dans les mines de fer de Lorraine des années 1940 aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-ouest (XVIIIe-XXe siècle) La dimension sociale au coeur de l'efficacité entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.77-93, 2011, HIST ET CIVILIS, 978-2757402061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaires et revenus des mineurs en France et dans le Nord-Pas-de-Calais, 1900-1913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Varaschin, Ludovic Laloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrières, au risque de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le charbon français de 1914 à 1946, une modernisation limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beltran, Alain et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat et énergie, XIXe - XXe siècle, Séminaire 2002-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires des mineurs de charbon en France de 1938 à 1965. Étude historique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Varaschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler à la mine : une veine inépuisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de la Somme après la Seconde Guerre mondiale, 1944-58. Principes, conditions et cadres de réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duménil, Philippe Nivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reconstructions en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-228, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et revenu du travail : la redéfinition du salaire dans l’après-guerre français, de la Libération à la fin des années 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-153, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American influence on price stabilisation and currency fluctuations in post-war France, (1945- 1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Barjot, I. Lescent-Giles, M. de Ferrière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’américanisation en Europe au 20e siècle : économie, culture, politique, 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-150, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schuman et l’idée européenne, 1886-1963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises et leurs réseaux. Mélanges en l’honneur de François Caron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Somme de 1940 à 1945 : une économie de pénurie en situation frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Nivet, Anne Duménil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picardie, terre de frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-212, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Direction des Prix et la Direction du Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Direction du Budget face aux grandes mutations des années 1950, acteur… ou témoin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.529-537, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du ravitaillement en Europe 1944-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reconstructions en Europe après la Seconde Guerre mondiale, 1944-49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-173, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, dévaluations et politiques monétaires en France, 1944-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Lévy-Leboyer et al, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Franc Poincaré à l’Ecu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-330, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wages and inequalities in a global economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denain, l’usine sidérurgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quand remonte le marketing du point de vente en France ? La pratique de la science de l’étalage dans les magasins de nouveautés entre 1900 et 1938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ardelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (104), pp.119 à 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon Roses, N. Wolf (éd.), The Economic Development of Europe’s Regions, A Quantitative History since 1900 , Abingdon & New York, Routledge, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2020.4.77280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Long Run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16(2), (16(2)), pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Long Run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16/2, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cliométrique du chômage et des salaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du chômage et des salaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.147 - 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise des années 1970 : une crise atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires des personnels navigants dans les compagnies maritimes françaises 1945-2008. Éléments d’approche et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanonen statt Fleisch, L’approvisionnement déclinant en viande de l’Allemagne pendant la Seconde guerre mondiale, 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.224-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution comparée des salaires dans la Ruhr et le Nord-Pas-de-Calais, 1950- 2000. Parallélismes, différences et convergences sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.161-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique sociale ouest-allemande d’après-guerre dans le camp atlantique. Adenauer entre Bismarck et Beveridge (1945- 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés, revue européenne d'histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des salaires dans le Nord-Pas-de-Calais depuis 1950. Éléments de comparaison avec la Ruhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungsblatt (Zeitschrift des Bochumer Instituts für soziale Bewegungen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.73-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan de stabilisation Pinay-Rueff, 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48, pp.102-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emprunt de Libération nationale en France, automne 1944, Solution budgétaire ou amnistie monétaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 288, pp.157-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des salaires en France des années 1940 aux années 1960 (1944-67). Analyse historique et économique d’un système salarial avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine, un enjeu de la Grande Guerre, Art et archéologie dans les territoires occupés, 1914-21, Der Kulturerbeschutz als Herausforderung im ersten Weltkrieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le Nord-Pas-de-Calais après la Seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmer les prix : l’inflation en Europe dans les années 1970, Slowing Down Prices: Adaptation of States and European Economic Actors to the Inflationary Fever in the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Warlouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et grandes entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle, La dimension sociale au cœur de l’efficacité entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du franc français au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, Etat et opinion en France de 1944 à 1952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long run dynamics of French unemployment and wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du modèle WS-PS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du chômage et des salaires en France, 1950-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel-Pierre CHELINI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wages and inequalities in a global economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du contrôle des prix à la concurrence : la politique des prix en France des années 1940 aux années 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Fridenson, François Monnier, Albert Rigaudière (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences et marchés, droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGPDE-CHEEF (Ministère des Finances), pp.237-264, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU CONTRÔLE DES PRIX À LA CONCURRENCE : LA POLITIQUE DES PRIX EN FRANCE DES ANNÉES 1940 AUX ANNÉES 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Fridenson, François Monnier, Albert Rigaudière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences et marchés, Droit et institutions du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité pour l'Histoire Economique et financière de la France, CHEFF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-264, 2023, Histoire économique et financière - XIXe-XXe, 978-2-11-162108-4. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.igpde.16840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestations et transferts sociaux vers les salariés en France et en Allemagne de 1945 à 1970, deux manières d’organiser la solidarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Maurer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser et pratiquer la solidarité : France, Allemagne, Europe et le monde, XIXe et XXe siècles / Solidarität denken und praktizieren: Frankreich, Deutschland, Europa und die Welt im 19. und 20. Jahrhundert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie du Nord-Pas-de-Calais pendant la Seconde guerre mondiale, une situation singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Vandenbussche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre sous l’Occupation : illégalités, collaboration, résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix du pain comme instrument de régulation économique pendant la Première guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Joly, Marcel Boldorf (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une victoire impossible ? L’économie allemande pendant la Première guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-208, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bimétallisme monétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles, C, Roche, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe, Encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.458-460, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine, un enjeu de la grand guerre / Der Kulturerbeschutz als Herausforderung im ersten Weltkrieg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-329/331-347, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04402045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion/Fazit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Baudoux-Rousseau; Michel-Pierre Chélini; Charles Giry-Deloison (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Patrimoine, un enjeu de la Grande Guerre. Art et archéologie dans les territoires occupés, 1914-1921</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, pp.315-329/331-347, 2018, 978 2-84832-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement de la Seconde guerre mondiale : problèmes généraux et exemples nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges-Henri Soutou, Jean Baechler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guerre, économie et fiscalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-158, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaires et politique salariale dans les premières années de la RDA (1945-1958) : une rémunération centralisée et peu différenciée, mais en partie négociée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Berger, M. Rapoport, B. Touchelay, Pierre Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries, territoires et cultures en Europe du Nord-Ouest XIX-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndicats, conflictualité sociale et grèves en Allemagne au 20e siècle : l’exception allemande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-C. Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grève en exil, Syndicalisme et démocratie aux Etats-Unis et en Europe de l’Ouest (XIXe-XXe)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-130, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des catégories socioprofessionnelles en France et en Allemagne depuis le XIXe siècle, approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M-P. Chélini, P. Tilly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle, La dimension sociale au cœur de l’efficacité entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-138, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique de formation professionnelle dans les mines de fer de Lorraine des années 1940 aux années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Raggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-ouest (XVIIIe-XXe siècle) La dimension sociale au coeur de l'efficacité entrepreneuriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.77-93, 2011, HIST ET CIVILIS, 978-2757402061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaires et revenus des mineurs en France et dans le Nord-Pas-de-Calais, 1900-1913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Varaschin, Ludovic Laloux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrières, au risque de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le charbon français de 1914 à 1946, une modernisation limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beltran, Alain et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat et énergie, XIXe - XXe siècle, Séminaire 2002-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-127, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires des mineurs de charbon en France de 1938 à 1965. Étude historique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Varaschin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler à la mine : une veine inépuisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-184, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de la Somme après la Seconde Guerre mondiale, 1944-58. Principes, conditions et cadres de réalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duménil, Philippe Nivet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reconstructions en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-228, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et revenu du travail : la redéfinition du salaire dans l’après-guerre français, de la Libération à la fin des années 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Barjot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail à l’époque contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-153, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American influence on price stabilisation and currency fluctuations in post-war France, (1945- 1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Barjot, I. Lescent-Giles, M. de Ferrière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’américanisation en Europe au 20e siècle : économie, culture, politique, 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-150, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schuman et l’idée européenne, 1886-1963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entreprises et leurs réseaux. Mélanges en l’honneur de François Caron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-119, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Somme de 1940 à 1945 : une économie de pénurie en situation frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Nivet, Anne Duménil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picardie, terre de frontière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-212, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Direction des Prix et la Direction du Budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Direction du Budget face aux grandes mutations des années 1950, acteur… ou témoin ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.529-537, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du ravitaillement en Europe 1944-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Barjot et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les reconstructions en Europe après la Seconde Guerre mondiale, 1944-49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-173, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, dévaluations et politiques monétaires en France, 1944-52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurice Lévy-Leboyer et al, dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Franc Poincaré à l’Ecu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-330, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denain, l’usine sidérurgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique de la sidérurgie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des salaires en France des années 1940 aux années 1960 (1944-67). Analyse historique et économique d’un système salarial avancé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine, un enjeu de la Grande Guerre, Art et archéologie dans les territoires occupés, 1914-21, Der Kulturerbeschutz als Herausforderung im ersten Weltkrieg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Giry-Deloison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Baudoux-Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le Nord-Pas-de-Calais après la Seconde guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calmer les prix : l’inflation en Europe dans les années 1970, Slowing Down Prices: Adaptation of States and European Economic Actors to the Inflationary Fever in the 1970s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Warlouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PME et grandes entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et entreprises en Europe du Nord-Ouest XVIIIe - XXe siècle, La dimension sociale au cœur de l’efficacité entrepreneuriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du franc français au 20e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflation, Etat et opinion en France de 1944 à 1952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quand remonte le marketing du point de vente en France ? La pratique de la science de l’étalage dans les magasins de nouveautés entre 1900 et 1938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ardelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (104), pp.119 à 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon Roses, N. Wolf (éd.), The Economic Development of Europe’s Regions, A Quantitative History since 1900 , Abingdon & New York, Routledge, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2020.4.77280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Long Run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16(2), (16(2)), pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Long Run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long run Dynamics of French Unemployment and Wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16/2, pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cliométrique du chômage et des salaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du chômage et des salaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.147 - 213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise des années 1970 : une crise atypique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanonen statt Fleisch, L’approvisionnement déclinant en viande de l’Allemagne pendant la Seconde guerre mondiale, 1939-1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.224-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salaires des personnels navigants dans les compagnies maritimes françaises 1945-2008. Éléments d’approche et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution comparée des salaires dans la Ruhr et le Nord-Pas-de-Calais, 1950- 2000. Parallélismes, différences et convergences sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21, pp.161-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique sociale ouest-allemande d’après-guerre dans le camp atlantique. Adenauer entre Bismarck et Beveridge (1945- 1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et Sociétés, revue européenne d'histoire sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.36-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des salaires dans le Nord-Pas-de-Calais depuis 1950. Éléments de comparaison avec la Ruhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungsblatt (Zeitschrift des Bochumer Instituts für soziale Bewegungen)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.73-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan de stabilisation Pinay-Rueff, 1958</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48, pp.102-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’emprunt de Libération nationale en France, automne 1944, Solution budgétaire ou amnistie monétaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chelini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 288, pp.157-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03673422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the long run dynamics of French unemployment and wages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du modèle WS-PS en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliométrie du chômage et des salaires en France, 1950-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Pierre Chélini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Ch&#233;lini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04399936v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/90" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.16840" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673496v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Chelini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402175v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100942580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673511v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baudoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Giry-Deloison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Le-Patrimoine-un-enjeu-de-la-Grande-Guerre.-Art-et-archeologie-dans-les-territoires-occupes-1914-1921" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baudoux-Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2020.4.77280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04400810v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673473v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673414v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673333v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Ch&#233;lini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402205v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04399936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/igpde/90" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.16840" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673496v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Chelini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100942580" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baudoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Giry-Deloison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Histoire/Le-Patrimoine-un-enjeu-de-la-Grande-Guerre.-Art-et-archeologie-dans-les-territoires-occupes-1914-1921" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baudoux-Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02870004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raggi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673605v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673611v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Warlouzet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673379v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673339v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673349v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ardelet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2020.4.77280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04400810v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Prat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673388v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673463v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673422v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141707v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>