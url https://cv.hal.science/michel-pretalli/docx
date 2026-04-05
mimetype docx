--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -1345,178 +1345,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traités techniques du XVIe s. et Humanités numériques : ATMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bonacina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l'Association francophone des humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Genève université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“Leggere i movimenti dell'avversario per ‘andare a segno’: linguaggio del corpo, anticipazione e inganno nei trattati di scherma del Cinquecento”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Dalla fisiognomica alla semiotica: i linguaggi del corpo in movimento”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Piano di Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731547v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05136270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“L’ingegno contro la forza: proposte e promesse della letteratura militare del Cinquecento”</w:t>
               </w:r>
@@ -1910,165 +1910,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en scène de la transmission des connaissances dans les dialogues militaires italiens du XVIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ingénieurs, des intermédiaires ? Transmission des connaissances et coopération chez les ingénieurs (Europe, XVe-XVIIIe s.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le lexique militaire dans les traductions françaises d’ouvrages italiens au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La traduzione dall’italiano al francese all’epoca moderna: modalità e conseguenze di una professionalizzazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018042v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02018050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granvelle et l’affaire Giulio Cesare Brancaccio : expertise, rhétorique et loyauté dans la carrière militaire au XVIe siècle</w:t>
               </w:r>
@@ -2186,165 +2186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes de la mise en écriture des savoirs militaires dans l'Italie de la seconde moitié du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la recherche de la norme. Arts et lettres dans l'Italie de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normes de composition dans les dialogues sur l’art de la guerre à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures normées et identité politique et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018025v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02018032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradurre gli scritti militari del cinquecento: problematiche e specificità di una lingua in evoluzione</w:t>
               </w:r>
@@ -2930,235 +2930,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruse et magie de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Institut des sciences et techniques de l'Antiquité (ISTA), 978-2-84867-923-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giulio Cesare Brancaccio. Letteratura e armi al tramonto del Rinascimento.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vecchiarelli, 2022, Paolo Procaccioli</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rusé comme un humain. la ruse dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mardaga, 2022, 9782804720766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501914v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03838569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et dire la ruse de guerre de l'Antiquité à la Renaissance</w:t>
               </w:r>
@@ -3313,172 +3313,172 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rusé comme un Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rusé comme un humain. la ruse dans tous ses états,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mardaga, 2022, 9782804720766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501916v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03667853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ruse dans l’art de la guerre: du cheval de Troie à l’opération Mincemeat</w:t>
               </w:r>
@@ -3527,242 +3527,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">L’expérience dans la littérature militaire italienne de la fin du XVIe siècle. La rhétorique au service de la légitimation de l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.197-212, 2021, 978-2-406-10997-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La ruse dans la littérature militaire italienne du XVIe siècle : premières observations sur la terminologie”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Pretalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire et penser la ruse de guerre de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.9-22, 2021</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.121-154, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03231607v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“La ruse dans la littérature militaire italienne du XVIe siècle : premières observations sur la terminologie”</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Pretalli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire et penser la ruse de guerre de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.121-154, 2021</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Besançon, pp.9-22, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177065v1</w:t>
+                <w:t xml:space="preserve">hal-03177067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traductions d’ouvrages militaires au XVIe siècle : l’évolution de l’art et du lexique de la guerre entre Italie et France</w:t>
               </w:r>
@@ -4971,169 +4971,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dialogues militaires des ingénieurs italiens au XVIème siècle : transmission des savoirs et aspirations littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littératures. Scuola Normale Superiore di Pisa; Université de Franche-Comté, 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02017949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dialogues militaires des ingénieurs italiens du XVIème siècle : transmision des savoirs et aspirations littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université de Franche-Comté; Scuola normale superiore (Pise, Italie). Classe di lettere e filosofia, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011BESA1040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01280361v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">tel-02017949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5303,51 +5303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36C13364"/>
+    <w:nsid w:val="D18EBAF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5451,51 +5451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F7BEE0A"/>
+    <w:nsid w:val="E0EC35F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5599,51 +5599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DCD68E3"/>
+    <w:nsid w:val="C0210318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5747,51 +5747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7644776B"/>
+    <w:nsid w:val="5D11756B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5987,51 +5987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888313526112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03546186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bonacina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03368237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zagni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/ruse-et-magie-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03231607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03557488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonacina William" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888313526112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03546186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bonacina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03368237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zagni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/ruse-et-magie-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03231607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03557488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonacina William" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>