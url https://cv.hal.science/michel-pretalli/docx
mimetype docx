--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -2186,165 +2186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes de composition dans les dialogues sur l’art de la guerre à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures normées et identité politique et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normes de la mise en écriture des savoirs militaires dans l'Italie de la seconde moitié du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la recherche de la norme. Arts et lettres dans l'Italie de la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018032v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02018025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradurre gli scritti militari del cinquecento: problematiche e specificità di una lingua in evoluzione</w:t>
               </w:r>
@@ -3330,73 +3330,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rusé comme un Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Rusé comme un humain. la ruse dans tous ses états,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, 2022, 9782804720766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667853v1</w:t>
+                <w:t xml:space="preserve">hal-03501916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3412,73 +3412,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rusé comme un humain. la ruse dans tous ses états,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mardaga, 2022, 9782804720766</w:t>
+              <w:t xml:space="preserve">Rusé comme un Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501916v1</w:t>
+                <w:t xml:space="preserve">hal-03667853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ruse dans l’art de la guerre: du cheval de Troie à l’opération Mincemeat</w:t>
               </w:r>
@@ -5303,51 +5303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D18EBAF4"/>
+    <w:nsid w:val="ACB7624E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5451,51 +5451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E0EC35F1"/>
+    <w:nsid w:val="12BF04AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5599,51 +5599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C0210318"/>
+    <w:nsid w:val="0191950C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5747,51 +5747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D11756B"/>
+    <w:nsid w:val="E398E665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5987,51 +5987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888313526112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03546186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bonacina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03368237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zagni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/ruse-et-magie-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03231607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03557488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonacina William" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888313526112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03546186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bonacina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03368237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zagni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/ruse-et-magie-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03231607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03557488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonacina William" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>