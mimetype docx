--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1000,165 +1000,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Le rôle de l’erreur dans la transmission des savoirs anciens dans la littérature militaire de la Renaissance”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tradition de l’erreur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Corte / Université Marie et Louis Pasteur, Jun 2025, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Animali, stratagemmi e inganni nella tradizione occidentale sull’arte della guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UOMINI E ANIMALI FRA TARDA ANTICHITÀ E TARDO MEDIOEVO: ECONOMIA, SOCIETÀ E CULTURA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Catania; Universidad de Buenos Aires, Feb 2025, En ligne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989334v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05303703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I saperi militari nella trattatistica del '500: tra modelli antichi, ragione matematica e innovazione tecnologica”</w:t>
               </w:r>
@@ -1910,165 +1910,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le lexique militaire dans les traductions françaises d’ouvrages italiens au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La traduzione dall’italiano al francese all’epoca moderna: modalità e conseguenze di una professionalizzazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de la transmission des connaissances dans les dialogues militaires italiens du XVIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ingénieurs, des intermédiaires ? Transmission des connaissances et coopération chez les ingénieurs (Europe, XVe-XVIIIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018050v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02018042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granvelle et l’affaire Giulio Cesare Brancaccio : expertise, rhétorique et loyauté dans la carrière militaire au XVIe siècle</w:t>
               </w:r>
@@ -2186,165 +2186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Normes de la mise en écriture des savoirs militaires dans l'Italie de la seconde moitié du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pretalli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la recherche de la norme. Arts et lettres dans l'Italie de la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Normes de composition dans les dialogues sur l’art de la guerre à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures normées et identité politique et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018025v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02018032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradurre gli scritti militari del cinquecento: problematiche e specificità di una lingua in evoluzione</w:t>
               </w:r>
@@ -3330,73 +3330,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rusé comme un humain. la ruse dans tous ses états,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mardaga, 2022, 9782804720766</w:t>
+              <w:t xml:space="preserve">Rusé comme un Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501916v1</w:t>
+                <w:t xml:space="preserve">hal-03667853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3412,73 +3412,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pretalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Didierjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rusé comme un Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Rusé comme un humain. la ruse dans tous ses états,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mardaga, 2022, 9782804720766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667853v1</w:t>
+                <w:t xml:space="preserve">hal-03501916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ruse dans l’art de la guerre: du cheval de Troie à l’opération Mincemeat</w:t>
               </w:r>
@@ -5303,51 +5303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACB7624E"/>
+    <w:nsid w:val="DDBDBE8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5451,51 +5451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12BF04AF"/>
+    <w:nsid w:val="49EBAE54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5599,51 +5599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0191950C"/>
+    <w:nsid w:val="BC1F3EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5747,51 +5747,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E398E665"/>
+    <w:nsid w:val="4F0FD87E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5987,51 +5987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888313526112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03546186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989334v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bonacina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03368237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zagni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/ruse-et-magie-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501916v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03231607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03557488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonacina William" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pretalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0033" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619252v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36158/97888313526112" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03546186v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009772v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136270v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bonacina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03368237v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018058v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018003v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zagni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303659v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/ruse-et-magie-de-l-antiquite-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03545422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145228v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501916v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03501915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03231607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02619300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558172v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989452v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03557488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04731548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonacina William" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177111v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclercq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tirologos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03177096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/114730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02017949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01280361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011BESA1040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04989726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>