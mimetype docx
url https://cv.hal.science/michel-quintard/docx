--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Quintard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6150-7011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034143262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Continuum Models of Lithium-Ion Batteries are Fast and Accurate Alternatives to the Doyle-Fuller-Newman Approach: II. Model Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B Paten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitfrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (4), pp.040507. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ae3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Continuum Models of Lithium-Ion Batteries are Fast and Accurate Alternatives to the Doyle-Fuller-Newman Approach: I. Derivation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B Paten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitfrére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (3), pp.030503. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ae335f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of microwave heating in sand columns: Water saturation effects on temperature profiles and heat transfer mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cochennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 325, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2026.123508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional modelling of viscous fluids in porous media over curvilinear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Huppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1016, pp.A16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling single-phase transverse flows in a PWR rod bundle at low Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416, pp.112752. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04370869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing PEM fuel cell catalyst layer properties from high resolution three-dimensional digital images, Part II: Oxygen effective diffusion and proton effective conductivity tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed-Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.394-410. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing PEM fuel cell catalyst layer properties from high resolution three-dimensional digital images, part III: Contact angle distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed-Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen transport in the brain: An efficient coarse-grid approach to capture perivascular gradients in the parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pastor Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berg Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fomin-Thunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1011973. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing PEM fuel cell catalyst layer properties from high resolution three-dimensional digital images, part I: A numerical procedure for the ionomer distribution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed-Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intratumoral Heterogeneity Assessment of the Extracellular Bone Matrix and Immune Microenvironment in Osteosarcoma Using Digital Imaging to Predict Therapeutic Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Mascard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Galanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (9), pp.102122. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.labinv.2024.102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web of sticky strands: how localized stress controls spatio-temporal fluctuations in viscoelastic flows through a lattice of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 980, pp.A7. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A staggered projection scheme for viscoelastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Latche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.1747-1793. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04388582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and applications of dissolution of rocks in geoengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zhejiang University Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.20-36. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1631/jzus.A2200169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04158435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On 2D approximations for dissolution problems in Hele-Shaw cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (3), pp.234711. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11433-022-2010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of oxygen diffusion properties of the microporous layer-gas diffusion medium assembly from the combination of X-ray microtomography and focused ion beam three dimensional digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed-Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 561, pp.232735. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.232735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04001129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the fluid–fluid drag on the pressure drop in simulations of two-phase flows through porous flow cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cochennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ignatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.103987. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.103987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Darcy's law for viscoelastic flows of highly dilute polymer solutions through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 309, pp.104919. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gravity and inertia on stable displacements of DNAPL in highly permeable porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cochennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ignatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.104139. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-current imbibition and non-linear diffusion in fractured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Douarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nœtinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169, pp.104319. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birefringent strands drive the flow of viscoelastic fluids past obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 948, pp.A2. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of salt and gypsum dissolution: applications, evaluation of geomechanical hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.1405-1426. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2019.1579758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local thermal non-equilibrium model for coupled heat and mass transfer with dispersion and thermal diffusion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (11), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.2021037810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Rock Dissolution and Geomechanical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-020-02320-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Model for the Dissolution of Heterogeneous Porous Formations: Theory and Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-021-01623-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03267696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling solute transport in the brain microcirculation: is it really well mixed inside the blood vessels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 884, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heat transfer in gas-particle mixtures: Calculation of the macro-scale heat exchange in Eulerian–Lagrangian approaches using spatial averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belerrajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.64-80. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy transfer modeling in a permafrost‐dominated, forested catchment of Central Siberia: the key role of rooting depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.75-89. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition approach to finite-epsilon homogenization of scalar transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (5), pp.1797-1822. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1157775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for molecule exchange in the brain microvascular system: consequences of capillary occlusions in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Bracko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozomi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1_suppl), pp.301-302. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X19851020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the dryout of a 2D heat-generating model porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.140-145. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of blood flow in cerebral microcirculation: Details at capillary scale control accuracy at the level of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Peyrounette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0189474. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Phase and Two-Phase Flow in Highly Permeable Porous Media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (5-6), pp.391-409. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2018.1432018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial Sensitivity of Porous Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (2), pp.211-238. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-018-1115-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disorder in the pore-scale structure on the flow of shear-thinning fluids through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D comparison of biofilm imaged by X-ray micro-tomography and two-photon laser scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Anne Edith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (3), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling analysis of the In-Situ Upgrading of heavy oil and oil shale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann H. Muggeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 195, pp. 299-313. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2017.01.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Inertial Multi-Phase Flows through High Permeability Porous Media: Friction Closure Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 91, pp. 243-261. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling two-phase flow of immiscible fluids in porous media: Buckley-Leverett theory with explicit coupling terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 2 (N° 10), pp. 104101/1-104101/19. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Thermal Counterflow of He II Past Cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Weelderen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (7), pp.074506. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.074506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Flow Through Porous Media: Numerical Prediction of the Contribution of Slip to the Apparent Viscosity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (3), pp.521-538. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-017-0896-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Notes on Volume Averaging in Porous Media I: How to Choose a Spatial Averaging Operator for Periodic and Quasiperiodic Structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (3), pp.555-584. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-017-0899-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling flow in porous media with rough surfaces: effective slip boundary conditions and application to structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 165, pp. 131-146. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.01.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflooding with internal boiling of a heating model porous medium with mm-scale pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 99, pp. 512-520. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective surface and boundary conditions for heterogeneous surfaces with mixed boundary conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veran-Tissoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 305, pp.942-963. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition in the Flow of Power-Law Fluids through Isotropic Porous Media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.074502/1-074502/5. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.074502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure drop and average void fraction measurements for two-phase flow through highly permeable porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.422 - 432. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical and numerical framework for modeling gypsum cavity dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (12), pp.1662-1689. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of various methods for the numerical evaluation of porous media permeability tensor from pore-scale geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.329-347. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9587-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of heat transfer through porous media in superfluid helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.53. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissolution du gypse: quantifier les phénomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daupley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 HS, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-network modeling of trickle bed reactors: Pressure drop analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hannaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Larachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 262, pp. 334-343. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effective permeability of vuggy or fractured porous media from a Darcy-Brinkman approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9448-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PISO-like algorithm to simulate superfluid helium flow with the two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Weelderen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 187, pp.20. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale cavity dissolution: From the physical problem to its numerical solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling heat and mass flow through porous media during pyrolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann H. Muggeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-014-1391-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in porous media with heterogenous nonlinear reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (3), pp.541-570. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-015-0535-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on single-phase pressure losses in nuclear debris beds: Identification of flow regimes and effective diameter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 292, pp.222-236. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling in-situ upgrading of heavy oil using operator splitting method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann H. Muggeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.0. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-015-9495-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling for Adiabatic Solid–Fluid Reactions in Porous Medium Using a Volume Averaging Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 108 (n°1), pp. 1-33. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-015-0487-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Oxidation of Heavy Oil. 2. Application of Genetic Algorithm for Evaluation of Kinetic Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot G. Gerritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 29 (n° 2), pp.1119-1129. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef501392k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Topics &amp; Reviews in Porous Media: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/SpecialTopicsRevPorousMedia.2015013158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Chlorinated Solvent Sorption by Porous Material-Application to Trichloroethene Vapor on Cement Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Musielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L. Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.0. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-014-0321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling in the context of cerebral blood flow quantification by H215O positron emission tomography: The meaning of the permeability coefficient in Renkin–Crone׳s model revisited at capillary scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Billanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 353, pp.157-169. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open source massively parallel solver for Richards equation: Mechanistic modelling of water fluxes at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185 (12), pp.3358-3371. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a Darcy-Forchheimer like model for a macro-scale description of turbulence in porous media and its application to structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.88 - 100. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.02.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray micro-tomography and pore network modeling of single-phase fixed-bed reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Larachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hannaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 240, pp.290-306. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.11.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalization technique applied to the &amp;quot;Volume-Of-Fluid&amp;quot; method: wettability condition on immersed boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 100, pp. 255-266. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid flow modeling in columns equipped with structured packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (10), pp.3665-3674. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of three-phase dissolution of underground cavities using a diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (15), pp.1600-1616. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03166372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-porosity theory for solute transport in biofilm-coated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-pressure model for slightly compressible single phase flow in bi-structured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 55 - 70. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quench front progression in a superheated porous medium: experimental analysis and model development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bachrata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fleurot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.514-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled, pore-scale model for methanogenic microbial activity in underground hydrogen storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anozie Ebigbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.74-85. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l'Académie des Sciences, Inscriptions et Belles-Lettres de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 175, pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of two-phase flows in arrays of cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 102, pp. 335-345. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization via formal multiscale asymptotics and volume averaging: How do the two techniques compare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd A. C. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Kimpton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (part B), pp.178-206. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic dispersion within porous biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Pitt-Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gavaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.012718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of suitability of the method of volume averaging for the study of heat transfer in superconducting accelerator magnet cooled by superfluid helium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Weelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.128-134. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence Between One- and Two-Equation Models for Solute Transport in Two-Region Heterogeneous Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (1), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-012-0040-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Control of the Smoldering Front in the Reaction-Trailing Mode in Oil Shale Semicoke Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 26 (n° 6), pp. 3357-3367. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef300479d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Frequency-dependent dispersion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 86, pp. 013201-1. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.013201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of a diffuse interface model based on a porous medium theory for solid-liquid dissolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.913-932. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-012-9295-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suitable parametrization to simulate slug flows with the Volume-Of-Fluid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 340, pp. 411-419. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging biofilm in porous media using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veran-Tissoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthe Wildenschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 242 (1), pp.15 -25. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03432.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Composting Processes with Local Equilibrium and Local Non-Equilibrium Approaches for Water Exchange Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp.1941 - 1953. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2011.599506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling multi-component two-phase flow in porous media with partitioning coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (23), pp.6180-6192. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2011.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective surface modeling for momentum and heat transfer over rough surfaces: Application to a natural convection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Introïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (15-16), pp.3622-3641. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing CO2 emissions from oil shale semicoke smoldering combustion by varying the carbonate and fixed carbon contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (11), pp.2272 - 2282. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of solid thermal conductivity and particle-particle contact on effective thermodiffusion coefficient in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 50, pp. 2328-2339. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive transport in porous media with biofilms: local mass equilibrium in simple unit cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1/2), pp.24-48. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEWM.2011.037364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahn-Hilliard / Navier-Stokes model for the simulation of three-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lapuerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Minjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (3), pp. 463-483. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of transport processes in porous media with biofilms in non-equilibrium conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (5), pp.585-600. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of three-phase data to model multiphase flow in porous media: Comparing an optimization approach to the finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (11), pp.855-863. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00546955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-phase free-water flash calculations using a new Modified Rachford-Rice equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vladimir Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 297 (1), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2010.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Carbon-Carbon Composite Ablation in Rocket Nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aspa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (9), pp.1303. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between volume averaging and moments matching techniques for mass transport models in porous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (21-22), pp.4985-4993. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2010.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-equilibrium mass transport in biologically reactive porous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1075-1093. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural characterization of media composed of compacted pieces of cardboard and polyethylene using a gas tracer method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), p.660-667. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trémier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nest Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), p. 172 - p. 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms in porous media: development of macroscopic transport equations via volume averaging with closure for local mass equilibrium conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.463-485. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled vertically integrated model to describe lateral exchanges between surface and subsurface in large alluvial floodplains with a fully penetrating river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (21), pp.4257-4273. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (7), p.417-444. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-domain description of solute transport in heterogeneous porous media: Comparison between theoretical predictions and numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (5), pp.1127-1143. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase flows in porous media: Prediction of pressure drops using a diffuse interface mathematical description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meekunnasombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 237 (15-17 SPEC. ISS.), pp.1887-1898. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du devenir des organo-chlorés dans les aquifères : les méthodologies MACAOH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaskassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 300, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of theory and experiment for solute transport in highly heterogeneous porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Zinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (11), pp.2235-2261. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical non-equilibrium modelling of columnar solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Null Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.4496-4510. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of generalized volume averaging method on a convection-diffusion problem : a spectral perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plouraboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 66 (no1), pp. 122-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thermal non-equilibrium and large-scale 2D/3D effects on debris bed reflooding and coolability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trégourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236 (19-21), pp.2144-2163. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2006.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling Fractured Heterogeneous Media: Permeability and Mass Exchange Coefﬁcient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (1), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1991864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Conductive Faults with a Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourbiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sakthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (2), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2004015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (n°4-5), p.451-462. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling of columnar dendritic solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bousquet-Melou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2-3), pp.381-400. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s1807-03022004000200015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar flow in channels with wall suction or injection: a new model to study multi-channel filtration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oxarango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (5), pp.1039-1051. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2003.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-fracture exchange in a fractured porous medium: stochastic upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 332 (8), pp.679-686. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2004.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume averaging for determining the effective dispersion tensor: closure using periodic unit cells and comparisons with ensemble averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Whitaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (8), pp.1210-1231. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002WR001723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a reaction scheme for cardboard thermal degradation using thermal gravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (2), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-2370(02)00070-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-medium description of dispersion in heterogeneous porous media: calculation of macroscopic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (6), pp.1154-1173. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002WR001559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of CFD models for jet flow analysis for the design of burners and boilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puiggalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02706871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of a Darcy-scale model to capture wormhole formation during the dissolution of a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Zarcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 457, pp.213 - 254. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022112002007735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of large-scale parameters for dispersion in fissured porous medium using finite-volume methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Caillabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (2), pp.121-150. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1013140922402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a pressure swing adsorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Béchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mélen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (10), pp.3123-3137. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(01)00016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a finite-volume method for the determination of effective parameters in fissured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Caillabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Landereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (2), pp.237-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase, Multicomponent Fluid Flow in Homogeneous and Heterogeneous Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (3), pp.335-346. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:1998029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Permeability Tensors for Two-Phase Flow in Homogeneous Porous Media: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Whitaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24 (2), pp.107-137. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00139841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epaisseur d'un film dynamique derrière un ménisque récessif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Mécanique des Fluides, II (313), pp.1375-1381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DES PICS DE FROTTEMENT INTÉRIEUR OBSERVÉS APRÈS ÉCROUISSAGE SUR LE TITANE ET LE ZIRCONIUM, DANS LE DOMAINE DES BASSES TEMPÉRATURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1971, 32 (C2), pp.C2-215-C2-220. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1971247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00214573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-splitting approach to describe macroscopically non-equilibrium transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Thermal Sciences Conference (Eurotherm 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lake Bled, Slovenia. pp.012003, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic bryophytic cover seen as a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cazaurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in highly permeable media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mathematical Methods in Process Engineering (MMiPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Bortz, Oct 2023, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital functional imaging at microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Brouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling transport in Porous Media: from idealized picture to (real) complex from idealized picture to (real) complex heterogeneous media heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur "Transport en milieux poreux et confinés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Fermat, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Transport and Impact of Moisture Content on the Biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPM4 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Santander, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multiscale model of molecular transport in the brain microcirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pastor Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET 2022. BRAIN &amp; BRAIN PET 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame propagation in dust clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics, NURETH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, ONLINE (Virtual), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of bone tissue heterogeneity and cell distributionpatterns from digital histology: application to osteosarcoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Brouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QBI 2020 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of coupled heat and water transport for the study of permafrost dynamics: High Performance Computing simulations for watershed scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual conference (originally scheduled at Qingdao), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marker-and-Cell scheme for viscoelastic flows non nonuniform grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA 2020: Finite Volumes for Complex Applications IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bergen, Norway. pp.645-653, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of fluid flow in spatially heterogeneous bone tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Brouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground rock dissolution and geomechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd US Rock Mechanics / Geomechanics Symposium ARMA 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New York City, United States. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential upscaling of multiphase dispersion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITRAM 2019, Advances in the SImulation of reactive flow and TRAnsport in porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pau, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'OpenFOAM® sur supercalculateurs pour la modélisation du permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calculs et Données 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow in rod bundles with velocity and temperature radial dissymmetry using CATHARE-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-les-Pins, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of OpenFOAM® to permafrost modeling -the permaFoam solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESI OpenFOAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Computing for permafrost modeling: towards mechanistic assessments of climate change impacts at the scale of the experimental watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Russian workshop on environmental changes in Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">МОДЕЛИРОВАНИЕ ТЕПЛОПЕРЕДАЧИ И ГИДРОЛОГИЧЕСКОГО ПЕРЕНОСА В ВОДОСБОРНОМ БАССЕЙНЕ РУЧЬЯ КУЛИНГДАКАН</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Лесные экосистемы бореальной зоны: биоразнообразие, биоэкономика, экологические риски</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the accuracy of energy turbulent diffusion dispersion correlation in a porous two-fluid model dedicated to PWR core simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14emes Journees d'etudes des Milieux Poreux - JEMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of salt and gypsum dissolution: test case and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of SALT IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hannover, Germany. pp.925-943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling mass transfer in brain capillary networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Doyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM-ECFD 2018 (6th European Conference on Computational Mechanics (Solids, Structures and Coupled Problems) (ECCM 6) and the 7th European Conference on Computational Fluid Dynamics (ECFD 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian-Lagrangian approach to modeling heat transfer in gas-particle mixtures: volume-averaged equations, multi-scale modeling and comparison with numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belerrajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.6723-6730, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ihtc16.mpf.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex fluids: non-Newtonian flows in porous media: upscaling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School "Flow and Transport in Porous and Fractured media: Development, Protection, Management ad Sequestration of Subsurface Fluids"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cargèse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-scaling heat transfer in gas-particle mixtures: Eulerian-Lagrangian macro-scale description through volume averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belerrajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French interPore Conference on Porous Media - JEMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in highly permeable porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School "Flow and Transport in Porous and Fractured media: Development, Protection, Management ad Sequestration of Subsurface Fluids"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cargèse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large-Scale Model for Dissolution in Heterogeneous Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of evapotranspiration processes in a forested watershed of Central Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokushkin a S Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de recherche en mathématiques pour l'énergie nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Roscoff, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling mass transfer in brain capillary networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Doyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Flow : Current State and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled water and energy transfers in porous media with freeze/thaw: permaFoam, a massively parallel OpenFOAM® solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two phase flow redistribution in a two-layered porous medium with contrasting permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Swaidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Advances in Computational Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Napoli, Italy. pp.441-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Modeling of Gypsum Cavity Dissolution Within Geomechanical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure drop for inertial flows in elastic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual APS DFD Meeting (apsdfd2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMR technique for simulating dissolution processes with a diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase multicomponent modelling of the NAPL transfer in the subsurface using Method of Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Oujda, Morocco. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of polymer fluids through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pore Scale Modeling Total Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation à grande échelle de la microcirculation cérébrale humaine : approche hybride et calcul haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Peyrounette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de Biofilm en Milieux Poreux par Micro-Tomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Anne Edith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of salt and gypsum dissolution processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gas-liquid flow within structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-scale modeling of two-phase flows within structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tentative Schedule FERMaT-SPP1740 Symposium Toulouse 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-phase and Two-phase Flow In Highly Permeable Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Heat Transfer ISHT-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling momentum and mass transport in brain microvascular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berg Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'ébullition dans un milieu poreux modèle : évaluation du taux de vide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des pergélisols : transferts couplés thermiques et hydriques en milieu poreux variablement saturé avec gel/dégel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers along slopes in a permafrost-dominated watershed of Central Siberia: a mechanistic 2D coupled thermo-hydrological modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A S Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Conference On Permafrost 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling mass transfer in 3D anatomically accurate brain microvascular networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Doyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorthois Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of boiling in porous media: effect of the void fraction on the critical heat flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Heat Transfer (ISHT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Pékin, China. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation micromodèles d’ébullition en milieu poreux : évaluation du taux de vide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the macro-scale transition emerging from non-Newtonian fluid flow through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on the Mathematics of Oil Recovery (ECMOR XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Amsterdam, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M³ : a multiphase, multiconstituant and multiprocess code to model contaminated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Modflow and more 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Golden, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic regime transition of a non-Newtonian fluid through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and large-scale modeling of the dissolution of gypsum cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Krabi, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer in Porous Media: Second-Order Closure and Nonlinear Source Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Internationales de Thermique (JITH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume averaging for dispersion and heterogeneous nonlinear reaction in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences (GS15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of single-phase pressure drops in coarse particle beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH-16 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chicago, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition dans un milieu poreux modèle surchauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Newtonian fluids through porous media: micro- and macro-scale properties of power-law fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Fluid Flow in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of salt leaching-dissolution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. US Rock Mechanics / Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macroscopic model for the description of two-phase flow in structured packings using the concept of effective surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 AICHE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States. pp.414859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté Nucléaire : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis d’Assézat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Simulations for Anisotropic Crystal Growth of a Binary Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cartalade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kyoto, France. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC15.cpm.009797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01806397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation des pertes de pression lors du renoyage d’un coeur de réacteur dégradé en configuration « lit de débris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling approach for macroscopic solidification problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Porous Media and Annual Meeting INTERPORE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milwaukee, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de stabilité de l'IMPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP : 12èmes Journées d’Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CubicM, un code de calcul pour simuler le devenir de polluants organiques dans le milieu souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d’échelle pour la caractérisation et la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and large-scale modeling of the dissolution of gypsum cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'études des milieux poreux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l’ébullition dans un milieu poreux modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Etudes des Milieux Poreux (JEMP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Surface and Boundary Condition for Heterogeneous Salt Media with Insoluble Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veran-Tissoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on porous media &amp; Annual meeting of the International Society for Porous Media (InterPore)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Prague, Czech Republic. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OpenFOAM® massively parallel solver for Richards equation: Towards mechanistic modelling of transfers at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference On Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of underground cavities: a multiple-scale view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Non-linearities and Upscaling in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergen, Norway. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebullition en masse dans un milieu poreux modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of boiling in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Heat Transfer Summer Conference collocated with the ASME 2013 7th International Conference on Energy Sustainability and the ASME 2013 11th International Conference on Fuel Cell Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Minneapolis, United States. HT2013-17262, V002T07A016; 8 p., </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/HT2013-17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superfluid Helium Flow in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Media &amp; Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Prague, Czech Republic. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the salt dissolution in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Dorai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Bouhlila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Fluid Dynamics in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Coimbra, Portugal. pp.201-209, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5055-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Cavities and Porous Media: a Multi-Scale View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN'13 : The 5th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Granada, Spain. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of an anisotropic Darcy-Forchheimer equation including turbulence effects and its application to structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpore 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, West Lafayette, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modelling of biofilm activity in the underground storage of hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anozie Ebigbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpore 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, West Lafayette, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir-scale simulation for salt-deposit dissolution with a diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Theoretical and Applied Mechanics (ICTAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale composting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Henon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference ORBIT2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical method for cavity dissolution in salt formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on the Mechanical Behavior of Salt (SaltMech 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMR technique for simulating dissolution processes with a diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quench front progression in a superheated porous medium: experimental analysis and model development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bachrata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fleurot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH 14 2011 14th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diffuse Interface Model for Dissolution Processes with Variable Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Dorai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sang/tissu en microcirculation: Changement d'échelle pour la prise en compte de la diffusion axiale dans le cylindre de Krogh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Billanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement et transfert de chaleur en hélium superfluide en milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques sur parois rugueuses: modèles de surface effective pour des écoulements laminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Introïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wettability on liquid water transport in gas diffusion layer of proton exchange membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces effectives pour la modélisation des transferts thermiques et massiques dans un écoulement sur une paroi rugueuse, réactive et hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Aspa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITH2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport actif de soluté en milieu poreux en présence d'un biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transport in a reactive porous medium : application to oil shales and heavy oil combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 AICHE Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion en milieu poreux: de l'échelle microscopique à l'échelle de Darcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thovert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès franco-tunisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling in Fractured Heterogeneous Media: Permeability and Mass Exchange Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE on Thermal Engineering Theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability and Mass Exchange in Fractured Heterogeneous Media at Different Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nœtinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609-pdb.3.H031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle pour des milieux fracturés hétérogènes à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion de mélanges compactés de carton et de polyéthylènes : influence de la taille des éléments, des proportions du mélange et de la compacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Colloque interuniversitaire franco-québecois -Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Québec, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion de mélanges compactés de polyéthylène et de carton : aspects cinétiques et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2002 -Congrès français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France. p.301-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale de propriétés structurales d'un milieu poreux hétérogène composé de carton et de polyéthylène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées d'études sur les milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Marseille, France. p.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of homogeneous and heterogeneous source terms on the macroscopic description of heat transfer in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ladevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Whitaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE 2000 - Symposium on Energy Engineering in the 21st Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Hong Kong, China. p.482-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de termes sources homogènes et hétérogènes dans la modélisation des transferts thermiques en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ladevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plouraboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2000 -Congrès français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France. p.493-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled experimental & numerical assessment of low arctic vegetation thermal properties: impact of fibrous and porous structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cazaurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Whitehorse, United States. 2024, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17393.70240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of moss, lichen, and peat from a permafrost-dominated wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cazaurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference On Permafrost (EUCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerdà, Spain. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16999.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets du couplage fluide/fluide en dépollution des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cochennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ignatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux - JEMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diffuse interface model for solid-liquid-air dissolution problems based on a porous medium theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale experimental study of boiling in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHTC Digital Library, pp.6111-6124, 2014, 978-1-56700-421-2. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC15.pbl.009914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Analyses in Environmental Sciences and Hydrogeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature, 2023, SpringerBriefs in Applied Sciences and Technology, 978-981-99-6241-9. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6241-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of highly shrinking products: application to gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aregba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodolphe Puiggali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de chaleur dans les milieux poreux - Changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mojtabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v3-be8251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discussion on Darcy-scale modeling of porous media dissolution in homogeneous and heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources, Proceedings of the XIVth International Conference on Computational Methods in Water Resources (CMWR XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Elsevier, pp.615-622, 2002, Developments in Water Science, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-5648(02)80116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boundary Element Method Applied to Gas-Liquid Drainage in a Capillary Cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. A. Brebbia; P. W. Partridge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary Elements in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Computational Mechanics Publications, pp.197-208, 1992, 978-1-85166-780-2. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-2876-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">МОДЕЛИРОВАНИЕ ТЕПЛОПЕРЕНОСА И ГИДРОЛОГИЧЕСКОГО ТРАНСПОРТА В ВОДОСБОРНОМ БАССЕЙНЕ РУЧЬЯ КУЛИНГДАКАН</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId670"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Michel Quintard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">michel-quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6150-7011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034143262</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of microwave heating in sand columns: Water saturation effects on temperature profiles and heat transfer mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cochennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Krimissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 325, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2026.123508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Continuum Models of Lithium-Ion Batteries are Fast and Accurate Alternatives to the Doyle-Fuller-Newman Approach: II. Model Extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B Paten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitfrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (4), pp.040507. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ae3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Continuum Models of Lithium-Ion Batteries are Fast and Accurate Alternatives to the Doyle-Fuller-Newman Approach: I. Derivation and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac B Paten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Petitfrére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 173 (3), pp.030503. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ae335f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional modelling of viscous fluids in porous media over curvilinear surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoning Di</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Huppert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1016, pp.A16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web of sticky strands: how localized stress controls spatio-temporal fluctuations in viscoelastic flows through a lattice of obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 980, pp.A7. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing PEM fuel cell catalyst layer properties from high resolution three-dimensional digital images, part III: Contact angle distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed-Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.173-187. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling single-phase transverse flows in a PWR rod bundle at low Reynolds number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416, pp.112752. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2023.112752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04370869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing PEM fuel cell catalyst layer properties from high resolution three-dimensional digital images, Part II: Oxygen effective diffusion and proton effective conductivity tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed-Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.394-410. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling oxygen transport in the brain: An efficient coarse-grid approach to capture perivascular gradients in the parenchyma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pastor Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berg Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fomin-Thunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.e1011973. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing PEM fuel cell catalyst layer properties from high resolution three-dimensional digital images, part I: A numerical procedure for the ionomer distribution reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed-Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.39-56. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intratumoral Heterogeneity Assessment of the Extracellular Bone Matrix and Immune Microenvironment in Osteosarcoma Using Digital Imaging to Predict Therapeutic Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Mascard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cases</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Galanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (9), pp.102122. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.labinv.2024.102122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of oxygen diffusion properties of the microporous layer-gas diffusion medium assembly from the combination of X-ray microtomography and focused ion beam three dimensional digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed-Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guetaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 561, pp.232735. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.232735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04001129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and applications of dissolution of rocks in geoengineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zhejiang University Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.20-36. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1631/jzus.A2200169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-04158435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A staggered projection scheme for viscoelastic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Latche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.1747-1793. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/m2an/2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04388582v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On 2D approximations for dissolution problems in Hele-Shaw cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science China Physics, Mechanics &amp; Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (3), pp.234711. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11433-022-2010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birefringent strands drive the flow of viscoelastic fluids past obstacles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 948, pp.A2. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the fluid–fluid drag on the pressure drop in simulations of two-phase flows through porous flow cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cochennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ignatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149, pp.103987. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2022.103987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modified Darcy's law for viscoelastic flows of highly dilute polymer solutions through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 309, pp.104919. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of gravity and inertia on stable displacements of DNAPL in highly permeable porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cochennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ignatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 162, pp.104139. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-current imbibition and non-linear diffusion in fractured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Douarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Momeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nœtinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169, pp.104319. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2022.104319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Model for the Dissolution of Heterogeneous Porous Formations: Theory and Numerical Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-021-01623-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03267696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of salt and gypsum dissolution: applications, evaluation of geomechanical hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (8), pp.1405-1426. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2019.1579758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local thermal non-equilibrium model for coupled heat and mass transfer with dispersion and thermal diffusion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (11), pp.37-63. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/JPorMedia.2021037810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Rock Dissolution and Geomechanical Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-020-02320-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03137893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling solute transport in the brain microcirculation: is it really well mixed inside the blood vessels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 884, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A domain decomposition approach to finite-epsilon homogenization of scalar transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (5), pp.1797-1822. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1157775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling heat transfer in gas-particle mixtures: Calculation of the macro-scale heat exchange in Eulerian–Lagrangian approaches using spatial averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belerrajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.64-80. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2019.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and energy transfer modeling in a permafrost‐dominated, forested catchment of Central Siberia: the key role of rooting depth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (2), pp.75-89. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for molecule exchange in the brain microvascular system: consequences of capillary occlusions in Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Bracko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozomi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (1_suppl), pp.301-302. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X19851020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the dryout of a 2D heat-generating model porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.140-145. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disorder in the pore-scale structure on the flow of shear-thinning fluids through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D comparison of biofilm imaged by X-ray micro-tomography and two-photon laser scanning microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Anne Edith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 271 (3), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Phase and Two-Phase Flow in Highly Permeable Porous Media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (5-6), pp.391-409. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01457632.2018.1432018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of blood flow in cerebral microcirculation: Details at capillary scale control accuracy at the level of the cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Peyrounette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0189474. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0189474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial Sensitivity of Porous Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (2), pp.211-238. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-018-1115-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation of Thermal Counterflow of He II Past Cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Weelderen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (7), pp.074506. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.074506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer Flow Through Porous Media: Numerical Prediction of the Contribution of Slip to the Apparent Viscosity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (3), pp.521-538. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-017-0896-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling two-phase flow of immiscible fluids in porous media: Buckley-Leverett theory with explicit coupling terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 2 (N° 10), pp. 104101/1-104101/19. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling analysis of the In-Situ Upgrading of heavy oil and oil shale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann H. Muggeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 195, pp. 299-313. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2017.01.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Inertial Multi-Phase Flows through High Permeability Porous Media: Friction Closure Laws</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 91, pp. 243-261. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2017.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Notes on Volume Averaging in Porous Media I: How to Choose a Spatial Averaging Operator for Periodic and Quasiperiodic Structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (3), pp.555-584. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-017-0899-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling flow in porous media with rough surfaces: effective slip boundary conditions and application to structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, vol. 165, pp. 131-146. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2017.01.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical and numerical framework for modeling gypsum cavity dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (12), pp.1662-1689. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of various methods for the numerical evaluation of porous media permeability tensor from pore-scale geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48 (3), pp.329-347. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11004-015-9587-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition in the Flow of Power-Law Fluids through Isotropic Porous Media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.074502/1-074502/5. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.074502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure drop and average void fraction measurements for two-phase flow through highly permeable porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.422 - 432. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflooding with internal boiling of a heating model porous medium with mm-scale pores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 99, pp. 512-520. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective surface and boundary conditions for heterogeneous surfaces with mixed boundary conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veran-Tissoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 305, pp.942-963. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2015.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PISO-like algorithm to simulate superfluid helium flow with the two-fluid model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Weelderen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 187, pp.20. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2014.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale cavity dissolution: From the physical problem to its numerical solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.131-146. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-network modeling of trickle bed reactors: Pressure drop analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hannaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Larachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 262, pp. 334-343. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.09.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the effective permeability of vuggy or fractured porous media from a Darcy-Brinkman approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (1), pp.63-78. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-014-9448-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of heat transfer through porous media in superfluid helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.53. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissolution du gypse: quantifier les phénomènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daupley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Billiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 HS, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling heat and mass flow through porous media during pyrolysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann H. Muggeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (3), pp.313-334. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00231-014-1391-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on single-phase pressure losses in nuclear debris beds: Identification of flow regimes and effective diameter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 292, pp.222-236. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion in porous media with heterogenous nonlinear reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109 (3), pp.541-570. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-015-0535-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling in-situ upgrading of heavy oil using operator splitting method.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann H. Muggeridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.0. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-015-9495-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling for Adiabatic Solid–Fluid Reactions in Porous Medium Using a Volume Averaging Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 108 (n°1), pp. 1-33. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-015-0487-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Oxidation of Heavy Oil. 2. Application of Genetic Algorithm for Evaluation of Kinetic Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M. Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot G. Gerritsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 29 (n° 2), pp.1119-1129. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef501392k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Topics &amp; Reviews in Porous Media: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (2), pp.91-108. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/SpecialTopicsRevPorousMedia.2015013158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of three-phase dissolution of underground cavities using a diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (15), pp.1600-1616. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nag.2274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03166372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid flow modeling in columns equipped with structured packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 60 (10), pp.3665-3674. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open source massively parallel solver for Richards equation: Mechanistic modelling of water fluxes at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Physics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 185 (12), pp.3358-3371. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpc.2014.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of a Darcy-Forchheimer like model for a macro-scale description of turbulence in porous media and its application to structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.88 - 100. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2014.02.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modeling in the context of cerebral blood flow quantification by H215O positron emission tomography: The meaning of the permeability coefficient in Renkin–Crone׳s model revisited at capillary scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Billanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 353, pp.157-169. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Chlorinated Solvent Sorption by Porous Material-Application to Trichloroethene Vapor on Cement Mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Musielak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark L. Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Morrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.0. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-014-0321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray micro-tomography and pore network modeling of single-phase fixed-bed reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faical Larachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hannaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 240, pp.290-306. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.11.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A penalization technique applied to the &amp;quot;Volume-Of-Fluid&amp;quot; method: wettability condition on immersed boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 100, pp. 255-266. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de l'Académie des Sciences, Inscriptions et Belles-Lettres de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 175, pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of two-phase flows in arrays of cylinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 102, pp. 335-345. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.08.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quench front progression in a superheated porous medium: experimental analysis and model development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bachrata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fleurot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.514-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled, pore-scale model for methanogenic microbial activity in underground hydrogen storage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anozie Ebigbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.74-85. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-pressure model for slightly compressible single phase flow in bi-structured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 55 - 70. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.03.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-porosity theory for solute transport in biofilm-coated porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.266-279. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic dispersion within porous biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Pitt-Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gavaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.87.012718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of suitability of the method of volume averaging for the study of heat transfer in superconducting accelerator magnet cooled by superfluid helium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob van Weelderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryogenics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.128-134. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryogenics.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization via formal multiscale asymptotics and volume averaging: How do the two techniques compare?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher G. Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd A. C. Chapman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura S. Kimpton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (part B), pp.178-206. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2013.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A suitable parametrization to simulate slug flows with the Volume-Of-Fluid method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 340, pp. 411-419. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2012.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondence Between One- and Two-Equation Models for Solute Transport in Two-Region Heterogeneous Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (1), pp.213-238. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-012-0040-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Control of the Smoldering Front in the Reaction-Trailing Mode in Oil Shale Semicoke Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 26 (n° 6), pp. 3357-3367. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef300479d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on &amp;quot;Frequency-dependent dispersion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 86, pp. 013201-1. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.013201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of a diffuse interface model based on a porous medium theory for solid-liquid dissolution problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.913-932. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10596-012-9295-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive transport in porous media with biofilms: local mass equilibrium in simple unit cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1/2), pp.24-48. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEWM.2011.037364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Composting Processes with Local Equilibrium and Local Non-Equilibrium Approaches for Water Exchange Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp.1941 - 1953. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2011.599506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling multi-component two-phase flow in porous media with partitioning coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (23), pp.6180-6192. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2011.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective surface modeling for momentum and heat transfer over rough surfaces: Application to a natural convection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Introïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (15-16), pp.3622-3641. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging biofilm in porous media using X-ray computed microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veran-Tissoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorthe Wildenschild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 242 (1), pp.15 -25. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03432.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing CO2 emissions from oil shale semicoke smoldering combustion by varying the carbonate and fixed carbon contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sennoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 158 (11), pp.2272 - 2282. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of solid thermal conductivity and particle-particle contact on effective thermodiffusion coefficient in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 50, pp. 2328-2339. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2011.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of three-phase data to model multiphase flow in porous media: Comparing an optimization approach to the finite element approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chavent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 342 (11), pp.855-863. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00546955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of transport processes in porous media with biofilms in non-equilibrium conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (5), pp.585-600. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahn-Hilliard / Navier-Stokes model for the simulation of three-phase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lapuerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Minjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (3), pp. 463-483. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-009-9408-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-phase free-water flash calculations using a new Modified Rachford-Rice equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Vladimir Nichita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 297 (1), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2010.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Carbon-Carbon Composite Ablation in Rocket Nozzles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.L. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Aspa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (9), pp.1303. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalence between volume averaging and moments matching techniques for mass transport models in porous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (21-22), pp.4985-4993. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2010.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling non-equilibrium mass transport in biologically reactive porous media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (9), pp.1075-1093. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to characterize the influence of air distribution on the composting treatment: monitoring of the thermal fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trémier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Nest Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (2), p. 172 - p. 180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilms in porous media: development of macroscopic transport equations via volume averaging with closure for local mass equilibrium conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32, pp.463-485. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural characterization of media composed of compacted pieces of cardboard and polyethylene using a gas tracer method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), p.660-667. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (7), p.417-444. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled vertically integrated model to describe lateral exchanges between surface and subsurface in large alluvial floodplains with a fully penetrating river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe. Vervier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (21), pp.4257-4273. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of theory and experiment for solute transport in highly heterogeneous porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Zinn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (11), pp.2235-2261. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2007.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du devenir des organo-chlorés dans les aquifères : les méthodologies MACAOH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kaskassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 300, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase flows in porous media: Prediction of pressure drops using a diffuse interface mathematical description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meekunnasombat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 237 (15-17 SPEC. ISS.), pp.1887-1898. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2007.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-domain description of solute transport in heterogeneous porous media: Comparison between theoretical predictions and numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (5), pp.1127-1143. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2006.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of generalized volume averaging method on a convection-diffusion problem : a spectral perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plouraboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, vol. 66 (no1), pp. 122-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical non-equilibrium modelling of columnar solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Null Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.4496-4510. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of thermal non-equilibrium and large-scale 2D/3D effects on debris bed reflooding and coolability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Trégourès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Béchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 236 (19-21), pp.2144-2163. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2006.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling Fractured Heterogeneous Media: Permeability and Mass Exchange Coefﬁcient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 73 (1), pp.41-46. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1991864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-fracture exchange in a fractured porous medium: stochastic upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 332 (8), pp.679-686. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2004.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Conductive Faults with a Multiscale Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Henn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bourbiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sakthikumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (2), pp.197-214. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:2004015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of a substitution fuel made of cardboard and polyethylene : influence of the mix characteristics -experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 83 (n°4-5), p.451-462. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laminar flow in channels with wall suction or injection: a new model to study multi-channel filtration systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oxarango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 59 (5), pp.1039-1051. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2003.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic modeling of columnar dendritic solidification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bousquet-Melou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2-3), pp.381-400. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/s1807-03022004000200015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume averaging for determining the effective dispersion tensor: closure using periodic unit cells and comparisons with ensemble averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Whitaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (8), pp.1210-1231. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002WR001723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of a reaction scheme for cardboard thermal degradation using thermal gravimetric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (2), pp.307-323. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0165-2370(02)00070-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-medium description of dispersion in heterogeneous porous media: calculation of macroscopic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cherblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (6), pp.1154-1173. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002WR001559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the ability of a Darcy-scale model to capture wormhole formation during the dissolution of a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Zarcone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 457, pp.213 - 254. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022112002007735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of CFD models for jet flow analysis for the design of burners and boilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Puiggalí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 19 (1), pp.28-40. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02706871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of large-scale parameters for dispersion in fissured porous medium using finite-volume methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Caillabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5 (2), pp.121-150. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1013140922402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of a pressure swing adsorption process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Béchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mélen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 56 (10), pp.3123-3137. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(01)00016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a finite-volume method for the determination of effective parameters in fissured porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Caillabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Landereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods for Partial Differential Equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (2), pp.237-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00296728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase, Multicomponent Fluid Flow in Homogeneous and Heterogeneous Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (3), pp.335-346. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2516/ogst:1998029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Permeability Tensors for Two-Phase Flow in Homogeneous Porous Media: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Whitaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24 (2), pp.107-137. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00139841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epaisseur d'un film dynamique derrière un ménisque récessif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Mécanique des Fluides, II (313), pp.1375-1381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTUDE DES PICS DE FROTTEMENT INTÉRIEUR OBSERVÉS APRÈS ÉCROUISSAGE SUR LE TITANE ET LE ZIRCONIUM, DANS LE DOMAINE DES BASSES TEMPÉRATURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Fouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1971, 32 (C2), pp.C2-215-C2-220. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1971247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00214573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Rock Dissolution with Diffuse Interface Methods: Strengths and Challenges in the Context of Geomechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of the International Association for Computer Methods and Advances in Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Hong Kong, China. pp.842-856, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-95-5969-5_119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-splitting approach to describe macroscopically non-equilibrium transport in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian D. Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Thermal Sciences Conference (Eurotherm 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lake Bled, Slovenia. pp.012003, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arctic bryophytic cover seen as a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cazaurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InterPore 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Edimburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase flow in highly permeable media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Mathematical Methods in Process Engineering (MMiPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michael Bortz, Oct 2023, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital functional imaging at microscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Assemat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Brouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling transport in Porous Media: from idealized picture to (real) complex from idealized picture to (real) complex heterogeneous media heterogeneous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur "Transport en milieux poreux et confinés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Fermat, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Transport and Impact of Moisture Content on the Biodegradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPM4 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Santander, Spain. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multiscale model of molecular transport in the brain microcirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pastor Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET 2022. BRAIN &amp; BRAIN PET 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame propagation in dust clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Topical Meeting on Nuclear Reactor Thermal Hydraulics, NURETH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, ONLINE (Virtual), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of coupled heat and water transport for the study of permafrost dynamics: High Performance Computing simulations for watershed scale analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual conference (originally scheduled at Qingdao), China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of bone tissue heterogeneity and cell distributionpatterns from digital histology: application to osteosarcoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Brouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QBI 2020 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marker-and-Cell scheme for viscoelastic flows non nonuniform grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FVCA 2020: Finite Volumes for Complex Applications IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bergen, Norway. pp.645-653, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-43651-3_61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling of fluid flow in spatially heterogeneous bone tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Brouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">МОДЕЛИРОВАНИЕ ТЕПЛОПЕРЕДАЧИ И ГИДРОЛОГИЧЕСКОГО ПЕРЕНОСА В ВОДОСБОРНОМ БАССЕЙНЕ РУЧЬЯ КУЛИНГДАКАН</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Лесные экосистемы бореальной зоны: биоразнообразие, биоэкономика, экологические риски</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance Computing for permafrost modeling: towards mechanistic assessments of climate change impacts at the scale of the experimental watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Russian workshop on environmental changes in Siberia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'OpenFOAM® sur supercalculateurs pour la modélisation du permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Calculs et Données 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of flow in rod bundles with velocity and temperature radial dissymmetry using CATHARE-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2019 - International Congress on Advances in Nuclear Power Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Juan-les-Pins, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground rock dissolution and geomechanical issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd US Rock Mechanics / Geomechanics Symposium ARMA 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, New York City, United States. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential upscaling of multiphase dispersion in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SITRAM 2019, Advances in the SImulation of reactive flow and TRAnsport in porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Pau, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of OpenFOAM® to permafrost modeling -the permaFoam solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ESI OpenFOAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École de recherche en mathématiques pour l'énergie nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Roscoff, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of evapotranspiration processes in a forested watershed of Central Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prokushkin a S Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large-Scale Model for Dissolution in Heterogeneous Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling mass transfer in brain capillary networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Doyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM-ECFD 2018 (6th European Conference on Computational Mechanics (Solids, Structures and Coupled Problems) (ECCM 6) and the 7th European Conference on Computational Fluid Dynamics (ECFD 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of salt and gypsum dissolution: test case and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of SALT IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hannover, Germany. pp.925-943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the accuracy of energy turbulent diffusion dispersion correlation in a porous two-fluid model dedicated to PWR core simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinjun Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bestion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14emes Journees d'etudes des Milieux Poreux - JEMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulerian-Lagrangian approach to modeling heat transfer in gas-particle mixtures: volume-averaged equations, multi-scale modeling and comparison with numerical experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belerrajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.6723-6730, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/ihtc16.mpf.022601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex fluids: non-Newtonian flows in porous media: upscaling problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School "Flow and Transport in Porous and Fractured media: Development, Protection, Management ad Sequestration of Subsurface Fluids"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cargèse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-scaling heat transfer in gas-particle mixtures: Eulerian-Lagrangian macro-scale description through volume averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belerrajoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French interPore Conference on Porous Media - JEMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow in highly permeable porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School "Flow and Transport in Porous and Fractured media: Development, Protection, Management ad Sequestration of Subsurface Fluids"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cargèse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase multicomponent modelling of the NAPL transfer in the subsurface using Method of Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Oujda, Morocco. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled water and energy transfers in porous media with freeze/thaw: permaFoam, a massively parallel OpenFOAM® solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two phase flow redistribution in a two-layered porous medium with contrasting permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Swaidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Advances in Computational Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Napoli, Italy. pp.441-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling mass transfer in brain capillary networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Doyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Flow : Current State and Future Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03664899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Modeling of Gypsum Cavity Dissolution Within Geomechanical Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure drop for inertial flows in elastic porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pauthenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bottaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annual APS DFD Meeting (apsdfd2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Denver, CO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMR technique for simulating dissolution processes with a diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation micromodèles d’ébullition en milieu poreux : évaluation du taux de vide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the macro-scale transition emerging from non-Newtonian fluid flow through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on the Mathematics of Oil Recovery (ECMOR XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Amsterdam, Netherlands. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling momentum and mass transport in brain microvascular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berg Maxime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'ébullition dans un milieu poreux modèle : évaluation du taux de vide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique des pergélisols : transferts couplés thermiques et hydriques en milieu poreux variablement saturé avec gel/dégel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Goddéris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-phase and Two-phase Flow In Highly Permeable Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Heat Transfer ISHT-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Beijing, China. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of salt and gypsum dissolution processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Congress of Theoretical and Applied Mechanics (ICTAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of gas-liquid flow within structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-scale modeling of two-phase flows within structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tentative Schedule FERMaT-SPP1740 Symposium Toulouse 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow of polymer fluids through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pore Scale Modeling Total Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation à grande échelle de la microcirculation cérébrale humaine : approche hybride et calcul haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Peyrounette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie de Biofilm en Milieux Poreux par Micro-Tomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larue Anne Edith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Swider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers along slopes in a permafrost-dominated watershed of Central Siberia: a mechanistic 2D coupled thermo-hydrological modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A S Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Godderis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Conference On Permafrost 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling mass transfer in 3D anatomically accurate brain microvascular networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Doyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorthois Sylvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of boiling in porous media: effect of the void fraction on the critical heat flux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Heat Transfer (ISHT-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Pékin, China. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté Nucléaire : mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mardis d’Assézat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of single-phase pressure drops in coarse particle beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH-16 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Chicago, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M³ : a multiphase, multiconstituant and multiprocess code to model contaminated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Modflow and more 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Golden, United States. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroscopic regime transition of a non-Newtonian fluid through porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain De Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and large-scale modeling of the dissolution of gypsum cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Symposium on Transport Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Krabi, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Transfer in Porous Media: Second-Order Closure and Nonlinear Source Terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Internationales de Thermique (JITH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume averaging for dispersion and heterogeneous nonlinear reaction in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Mathematical &amp; Computational Issues in the Geosciences (GS15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ébullition dans un milieu poreux modèle surchauffé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Newtonian fluids through porous media: micro- and macro-scale properties of power-law fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zami-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain de Loubens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Fluid Flow in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of salt leaching-dissolution process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. US Rock Mechanics / Geomechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A macroscopic model for the description of two-phase flow in structured packings using the concept of effective surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 AICHE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Salt Lake City, United States. pp.414859</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l’ébullition dans un milieu poreux modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Gourbil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Etudes des Milieux Poreux (JEMP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d’échelle pour la caractérisation et la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling approach for macroscopic solidification problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Porous Media and Annual Meeting INTERPORE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milwaukee, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de stabilité de l'IMPES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Horgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMP : 12èmes Journées d’Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CubicM, un code de calcul pour simuler le devenir de polluants organiques dans le milieu souterrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Di Chiara Roupert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Boltzmann Simulations for Anisotropic Crystal Growth of a Binary Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cartalade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Heat Transfer Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kyoto, France. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC15.cpm.009797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01806397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation des pertes de pression lors du renoyage d’un coeur de réacteur dégradé en configuration « lit de débris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdine Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Études des Milieux Poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling and large-scale modeling of the dissolution of gypsum cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées d'études des milieux poreux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. pp.84-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebullition en masse dans un milieu poreux modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of boiling in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Heat Transfer Summer Conference collocated with the ASME 2013 7th International Conference on Energy Sustainability and the ASME 2013 11th International Conference on Fuel Cell Science, Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Minneapolis, United States. HT2013-17262, V002T07A016; 8 p., </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/HT2013-17262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of underground cavities: a multiple-scale view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Non-linearities and Upscaling in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bergen, Norway. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Surface and Boundary Condition for Heterogeneous Salt Media with Insoluble Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veran-Tissoires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on porous media &amp; Annual meeting of the International Society for Porous Media (InterPore)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Prague, Czech Republic. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An OpenFOAM® massively parallel solver for Richards equation: Towards mechanistic modelling of transfers at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S K Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference On Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superfluid Helium Flow in Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Porous Media &amp; Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Prague, Czech Republic. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of the salt dissolution in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Dorai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Bouhlila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Fluid Dynamics in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Coimbra, Portugal. pp.201-209, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5055-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of Cavities and Porous Media: a Multi-Scale View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAMERN'13 : The 5th International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Granada, Spain. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale modelling of biofilm activity in the underground storage of hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anozie Ebigbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpore 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, West Lafayette, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reservoir-scale simulation for salt-deposit dissolution with a diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Theoretical and Applied Mechanics (ICTAM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale composting model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Henon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tremier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference ORBIT2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of an anisotropic Darcy-Forchheimer equation including turbulence effects and its application to structured packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Soulaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpore 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, West Lafayette, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical method for cavity dissolution in salt formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on the Mechanical Behavior of Salt (SaltMech 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AMR technique for simulating dissolution processes with a diffuse interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quench front progression in a superheated porous medium: experimental analysis and model development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bachrata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Repetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Fleurot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NURETH 14 2011 14th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diffuse Interface Model for Dissolution Processes with Variable Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdaous Dorai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert sang/tissu en microcirculation: Changement d'échelle pour la prise en compte de la diffusion axiale dans le cylindre de Krogh.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Billanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lorthois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulement et transfert de chaleur en hélium superfluide en milieu poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts thermiques sur parois rugueuses: modèles de surface effective pour des écoulements laminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Introïni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wettability on liquid water transport in gas diffusion layer of proton exchange membrane fuel cells (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamentals and Developments of Fuel Cells Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and mass transport in a reactive porous medium : application to oil shales and heavy oil combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio F. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007 AICHE Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Salt Lake City, United States. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion en milieu poreux: de l'échelle microscopique à l'échelle de Darcy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lapene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Thovert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès franco-tunisien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces effectives pour la modélisation des transferts thermiques et massiques dans un écoulement sur une paroi rugueuse, réactive et hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Veran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Aspa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JITH2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du transport actif de soluté en milieu poreux en présence d'un biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oltéan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upscaling in Fractured Heterogeneous Media: Permeability and Mass Exchange Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE on Thermal Engineering Theory and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Beirut, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability and Mass Exchange in Fractured Heterogeneous Media at Different Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nœtinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Paris, France. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609-pdb.3.H031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement d'échelle pour des milieux fracturés hétérogènes à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Noetinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion de mélanges compactés de carton et de polyéthylènes : influence de la taille des éléments, des proportions du mélange et de la compacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIe Colloque interuniversitaire franco-québecois -Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Québec, Canada. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion de mélanges compactés de polyéthylène et de carton : aspects cinétiques et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2002 -Congrès français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France. p.301-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination expérimentale de propriétés structurales d'un milieu poreux hétérogène composé de carton et de polyéthylène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées d'études sur les milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Marseille, France. p.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de termes sources homogènes et hétérogènes dans la modélisation des transferts thermiques en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ladevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Plouraboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2000 -Congrès français de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France. p.493-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01808343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of homogeneous and heterogeneous source terms on the macroscopic description of heat transfer in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ladevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Whitaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEE 2000 - Symposium on Energy Engineering in the 21st Century </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Hong Kong, China. p.482-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled experimental & numerical assessment of low arctic vegetation thermal properties: impact of fibrous and porous structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cazaurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Whitehorse, United States. 2024, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.17393.70240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal properties of moss, lichen, and peat from a permafrost-dominated wetland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cazaurang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference On Permafrost (EUCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerdà, Spain. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.16999.01443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets du couplage fluide/fluide en dépollution des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cochennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davarzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Davit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ignatiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux - JEMP 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diffuse interface model for solid-liquid-air dissolution problems based on a porous medium theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haishan Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Debenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Laouafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.0, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore-scale experimental study of boiling in porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Heat Transfer Conference 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHTC Digital Library, pp.6111-6124, 2014, 978-1-56700-421-2. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/IHTC15.pbl.009914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Analyses in Environmental Sciences and Hydrogeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chastanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature, 2023, SpringerBriefs in Applied Sciences and Technology, 978-981-99-6241-9. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-6241-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying of highly shrinking products: application to gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Aregba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodolphe Puiggali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferts de chaleur dans les milieux poreux - Changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Mojtabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technique de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v3-be8251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discussion on Darcy-scale modeling of porous media dissolution in homogeneous and heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Golfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources, Proceedings of the XIVth International Conference on Computational Methods in Water Resources (CMWR XIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Elsevier, pp.615-622, 2002, Developments in Water Science, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-5648(02)80116-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Boundary Element Method Applied to Gas-Liquid Drainage in a Capillary Cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fabrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. A. Brebbia; P. W. Partridge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary Elements in Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer; Computational Mechanics Publications, pp.197-208, 1992, 978-1-85166-780-2. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-011-2876-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827872v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">МОДЕЛИРОВАНИЕ ТЕПЛОПЕРЕНОСА И ГИДРОЛОГИЧЕСКОГО ТРАНСПОРТА В ВОДОСБОРНОМ БАССЕЙНЕ РУЧЬЯ КУЛИНГДАКАН</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly S. Prokushkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg S. Pokrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Quintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId673"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB83283D"/>
+    <w:nsid w:val="4B45162A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-quintard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6150-7011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034143262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545639v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac B Paten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitfr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae3527" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitfr&#233;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae335f" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cochennec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Davarzani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123508" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Di" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Huppert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bergeron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112752" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed-Maloum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pauchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612077v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastor Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Maxime" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fomin-Thunemann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011973" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.097" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Mascard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Acker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cases" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mancini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Galanou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2024.102122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526306v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mokhtari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.916" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04388582v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Latche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04158435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Guo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.A2200169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-022-2010-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04001129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232735" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.103987" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104919" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104139" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03854011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douarche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braconnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Momeni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N&#339;tinger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mokhtari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.565" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134740v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1579758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344060v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2021037810" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03137893v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02320-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03267696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01623-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belerrajoul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.04.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538303v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly S. Prokushkin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1995" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157775" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bracko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Nishimura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19851020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gourbil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Peyrounette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189474" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510793v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1432018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391925v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pauthenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1115-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391656v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zami-Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Loubens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Anne Edith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daviaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12718" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann H. Muggeridge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Jackson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.01.072" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Clavier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chikhi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.02.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.104101" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baudouy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Weelderen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.074506" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zami-Pierre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain De Loubens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0896-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0899-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sapin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Veran-Tissoires" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516501v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.074502" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chikhi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clavier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.04.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854111v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2504" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2XZPDNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522733v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Horgue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9587-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143086v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.12.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V53GWN6L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daupley" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billiotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096697v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hannaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Larachi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haroun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.09.098" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9448-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.10.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348512v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishan Luo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.03.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1391-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0535-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570486v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.07.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9495-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0487-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Castanier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot G. Gerritsen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef501392k" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.2015013158" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Musielak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Brusseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Morrison" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0321-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Billanou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celsis" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.03.004" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881720v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgogozo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;non" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.08.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521155v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.02.069" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521208v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.11.077" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.05.027" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Franc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14550" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03166372v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2274" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2920769D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bues" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.011" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZK8CQZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822241v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.060" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bachrata" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fleurot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anozie Ebigbo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295178v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.08.031" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523136v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Bell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Byrne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. C. Chapman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Kimpton" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526540v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Osborne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Pitt-Francis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gavaghan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.012718" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526538v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2012.07.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528730v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Wood" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0040-y" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688258v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennoune" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300479d" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815751v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.013201" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963359v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9295-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJK23GRG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813217v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.01.003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469130v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iltis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Wildenschild" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03432.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pujol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chenu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599506" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537549v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.08.053" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954940v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Intro&#239;ni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.03.019" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCZ1BRQ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801118v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sennoune" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918227v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.06.016" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469263v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEWM.2011.037364" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9408-z" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPTW2LZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881710v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.03.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00546955v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavent" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.07.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682755v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vladimir Nichita" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.06.018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMRD2D9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649880v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aspa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545867v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.05.032" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.06.013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845397v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.09.002" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455616v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561295v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.11.012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476973v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peyrard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe. Vervier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7035" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBVJD0W8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847581v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.978" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9873B521AED19EBE9BF53663F306972D3FE166E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174041v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.004" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015597v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meekunnasombat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.01.020" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3L6C02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322717v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. C&#244;me" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaskassian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158286v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029097v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tr&#233;gour&#232;s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.03.059" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZNFZC3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482591v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kfoury" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ababou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noetinger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1991864" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017296v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henn" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourbiaux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakthikumar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2004015" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847600v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.10.004" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818780v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2003.10.027" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXBH9J6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04492167v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.04.001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449729v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitaker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001723" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718083v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00070-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449737v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001559" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383772v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pit" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02706871" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGZBD5WR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827913v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zarcone" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lenormand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112002007735" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827898v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caillabet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013140922402" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827895v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;chaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;len" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00016-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296728v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Landereau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noetinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078982v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chella" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1998029" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334680v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00139841" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827793v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214573v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Fouquet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1971247" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3996CF301DA2403A2E903F671400F2A92555057C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605649v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012003" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156845v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04232390v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310006v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04154701v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617735v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;non" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chenu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04903594v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739083v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113638v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931744v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950581v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_61" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113650v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moreno" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290041v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664918v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931787v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380403v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931803v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931829v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290470v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339457v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656415v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656518v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623204v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc16.mpf.022601" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958620v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296104v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656514v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821254v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881788v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokushkin a S Prokushkin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656508v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664899v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881970v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624241v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Swaidan" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853600v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671189v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618198v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658612v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419006v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394490v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394492v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863020v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394479v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660614v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660629v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394483v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394480v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349504v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881777v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Prokushkin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394477v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorthois Sylvie" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375366v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368072v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109498v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663440v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444196v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105398v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432658v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855080v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663383v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662084v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444173v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855079v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274015v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455157v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01806397v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.cpm.009797" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477108v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103807v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477094v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666258v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666262v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855574v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665100v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019325v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882537v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tomer" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020870v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669921v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086559v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2013-17262" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021045v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969458v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Dorai" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5055-9_12" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MGGLBL1V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021092v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021377v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023499v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971064v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925446v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Henon" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970945v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970764v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huo" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970746v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378706v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390826v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390890v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Intro&#239;ni" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416590v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chraibi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ceballos" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197522v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Veran" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Aspa" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361125v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olt&#233;an" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bu&#232;s" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wood" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757408v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio F. Martins" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415969v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04491048v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04492133v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.H031" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04492343v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780114v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780134v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808322v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826369v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808343v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157041v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Loiko" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Lim" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17393.70240" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157696v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16999.01443" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01832489v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023900v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466128v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.pbl.009914" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04501254v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6241-9" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379700v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jomaa" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aregba" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Puiggali" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070536v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mojtabi" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-be8251" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827917v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bazin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenormand" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-5648(02)80116-2" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827872v2" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-2876-6_15" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290498v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/michel-quintard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6150-7011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034143262" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05528396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cochennec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Davarzani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krimissa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2026.123508" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac B Paten" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitfr&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Loubens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Quintard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae3527" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545633v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petitfr&#233;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae335f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Di" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Huppert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10168" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mokhtari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.916" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed-Maloum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.096" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04370869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Bergeron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2023.112752" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04612077v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastor Alonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berg Maxime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fomin-Thunemann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011973" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guetaz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Mascard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie van Acker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cases" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mancini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Galanou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labinv.2024.102122" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04001129v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232735" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04158435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Laouafa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Guo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1631/jzus.A2200169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04388582v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Latche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2023020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11433-022-2010-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mokhtari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2022.103987" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854255v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104919" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854229v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104139" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03854011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douarche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Braconnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Momeni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quintard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N&#339;tinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104319" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03267696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-021-01623-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134740v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1579758" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JPorMedia.2021037810" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03137893v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-020-02320-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Berg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.866" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391649v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1157775" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belerrajoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2019.04.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538303v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgogozo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly S. Prokushkin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.1995" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bracko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomi Nishimura" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19851020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Gourbil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fichot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2019.05.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zami-Pierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Loubens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391931v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larue Anne Edith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Swider" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daviaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12718" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510793v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1432018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391946v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Peyrounette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189474" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pauthenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bottaro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1115-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582409v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baudouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob van Weelderen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.074506" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zami-Pierre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain De Loubens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0896-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.104101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann H. Muggeridge" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Jackson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2017.01.072" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498570v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Clavier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdine Chikhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2017.02.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0899-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2017.01.063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854111v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2504" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2XZPDNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guibert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Horgue" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Debenest" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-015-9587-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.074502" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chikhi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clavier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.04.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sapin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.04.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516597v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Veran-Tissoires" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.10.050" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Allain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.10.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishan Luo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Debenest" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.03.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096697v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hannaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Larachi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Haroun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.09.098" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasseux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-014-9448-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143086v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2014.12.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V53GWN6L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daupley" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Billiotte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-014-1391-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.07.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0535-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519103v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-015-9495-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166260v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-015-0487-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130138v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M. Castanier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot G. Gerritsen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef501392k" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/SpecialTopicsRevPorousMedia.2015013158" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03166372v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2274" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2920769D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140836v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Franc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14550" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgogozo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soulaine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H&#233;non" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2014.08.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2014.02.069" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521148v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Billanou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celsis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2014.03.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520895v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Musielak" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L. Brusseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Morrison" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-014-0321-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.11.077" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010612v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.05.027" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295178v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.08.031" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bachrata" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Fleurot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301169v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anozie Ebigbo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822241v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.03.060" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303030v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bues" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kone" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.011" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZK8CQZF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526540v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Byrne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Osborne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Pitt-Francis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gavaghan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.012718" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryogenics.2012.07.001" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523136v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher G. Bell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. C. Chapman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S. Kimpton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2013.09.006" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.01.003" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528730v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D. Wood" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0040-y" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688258v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennoune" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salvador" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300479d" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815751v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.013201" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963359v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-012-9295-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NJK23GRG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469263v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEWM.2011.037364" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652653v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pujol" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pommier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chenu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599506" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537549v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.08.053" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954940v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Intro&#239;ni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2011.03.019" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCZ1BRQ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469130v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Iltis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Wildenschild" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03432.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01801118v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sennoune" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.04.004" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2011.06.016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00546955v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sch&#228;fer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ackerer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chavent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.07.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881710v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.03.004" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860768v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lapuerta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Minjeaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-009-9408-z" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPTW2LZ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682755v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vladimir Nichita" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.06.018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMRD2D9P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649880v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aspa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.002" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545867v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2010.05.032" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545852v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.06.013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455616v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561295v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.11.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845397v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Kacem" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.09.002" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847581v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.978" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9873B521AED19EBE9BF53663F306972D3FE166E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476973v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peyrard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe. Vervier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7035" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBVJD0W8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449721v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Zinn" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Wood" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2007.05.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z0H29QP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322717v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. C&#244;me" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kaskassian" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ropars" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015597v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meekunnasombat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belloni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2007.01.020" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3L6C02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174041v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Ahmadi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2006.10.004" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158286v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pierre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285051v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Goyeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Null Gobin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.05.020" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54HZL418-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029097v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tr&#233;gour&#232;s" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;chaud" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2006.03.059" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCZNFZC3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482591v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kfoury" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ababou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Noetinger" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1991864" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04492167v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.04.001" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02017296v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Henn" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourbiaux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakthikumar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2004015" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847600v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2003.10.004" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818780v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2003.10.027" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLXBH9J6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080749v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goyeau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bousquet-Melou" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gobin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1807-03022004000200015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449729v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Whitaker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001723" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718083v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-2370(02)00070-0" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449737v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmadi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002WR001559" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827913v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zarcone" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bazin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Lenormand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lasseux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112002007735" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383772v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puiggal&#237;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pit" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02706871" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SGZBD5WR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827898v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caillabet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fabrie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013140922402" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827895v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;chaud" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;len" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bruneau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(01)00016-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296728v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Landereau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noetinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078982v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chella" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1998029" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334680v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00139841" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827793v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214573v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Soulet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Fouquet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1971247" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3996CF301DA2403A2E903F671400F2A92555057C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05562488v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-5969-5_119" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04605649v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012003" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156845v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cazaurang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04232390v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310006v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Assemat" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04154701v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617735v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;non" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lefebvre" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chenu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04903594v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739083v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931744v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. S. Pokrovsky" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mouche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113638v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950581v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43651-3_61" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113650v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Moreno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290470v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931829v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931787v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380403v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290041v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664918v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931803v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656508v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881788v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prokushkin a S Prokushkin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821254v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656518v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656415v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339457v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fillion" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623204v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ihtc16.mpf.022601" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958620v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296104v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656514v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658612v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Di Chiara Roupert" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Sch&#228;fer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chastanet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881970v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grenier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godderis" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624241v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Swaidan" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664899v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853600v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671189v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618198v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368072v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109498v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394483v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394480v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godd&#233;ris" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660629v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863020v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394479v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660614v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419006v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394490v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394492v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881777v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Prokushkin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pokrovsky" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394477v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorthois Sylvie" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375366v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455157v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663383v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663440v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444196v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105398v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432658v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855080v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662084v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444173v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855079v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274015v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665100v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666262v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103807v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goyeau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Moussa" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477094v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666258v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01806397v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Younsi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cartalade" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.cpm.009797" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477108v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855574v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669921v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086559v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HT2013-17262" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020870v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019325v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882537v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labat" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S K Tomer" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021045v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969458v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Dorai" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Bouhlila" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5055-9_12" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MGGLBL1V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021092v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023499v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971064v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925446v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Henon" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021377v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970945v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970764v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028871v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970746v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378706v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390826v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390890v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Intro&#239;ni" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416590v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chraibi" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ceballos" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757408v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio F. Martins" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415969v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thovert" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197522v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Veran" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Aspa" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361125v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Olt&#233;an" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bu&#232;s" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wood" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04491048v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04492133v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609-pdb.3.H031" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04492343v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780114v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780134v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808322v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808343v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01826369v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157041v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Loiko" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Lim" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17393.70240" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157696v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16999.01443" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01832489v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023900v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466128v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.pbl.009914" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04501254v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-6241-9" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379700v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jomaa" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aregba" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Puiggali" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070536v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mojtabi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-be8251" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827917v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bazin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenormand" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-5648(02)80116-2" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827872v2" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-011-2876-6_15" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290498v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>