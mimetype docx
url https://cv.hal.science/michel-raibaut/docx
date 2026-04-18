--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -319,222 +319,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE COMMUTATIVITY OF PULL-BACK AND PUSH-FORWARD FUNCTORS ON MOTIVIC CONSTRUCTIBLE FUNCTIONS</w:t>
+                <w:t xml:space="preserve">Stringy invariants for horospherical varieties of complexity one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Cely</w:t>
+                <w:t xml:space="preserve">Clelia Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jsl.2019.31⟩</w:t>
+              <w:t xml:space="preserve">Algebraic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.346-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14231/AG-2019-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859096v1</w:t>
+                <w:t xml:space="preserve">hal-04859068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stringy invariants for horospherical varieties of complexity one</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ON THE COMMUTATIVITY OF PULL-BACK AND PUSH-FORWARD FUNCTORS ON MOTIVIC CONSTRUCTIBLE FUNCTIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Langlois</w:t>
+                <w:t xml:space="preserve">Jorge Cely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.346-383. </w:t>
+              <w:t xml:space="preserve">The Journal of Symbolic Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (3), pp.1252-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14231/AG-2019-017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jsl.2019.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859068v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributions and wave front sets in the uniform non‐archimedean setting</w:t>
               </w:r>
@@ -709,252 +709,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivic Milnor fibers of a rational function</w:t>
+                <w:t xml:space="preserve">Singularités à l'infini et intégration motivique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859031v1</w:t>
+                <w:t xml:space="preserve">hal-01329512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularités à l'infini et intégration motivique</w:t>
+                <w:t xml:space="preserve">Fibre de Milnor motivique à l'infini et composition avec un polynôme non dégénéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.2739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329512v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre de Milnor motivique à l'infini et composition avec un polynôme non dégénéré</w:t>
+                <w:t xml:space="preserve">Motivic Milnor fibers of a rational function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62 (5), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (9-10), pp.519-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/aif.2739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329515v1</w:t>
+                <w:t xml:space="preserve">hal-04859031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre de Milnor motivique à l'infini</w:t>
               </w:r>
@@ -1258,203 +1258,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic holonomicity of real C$^{{\mathrm{exp}}}$-class distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avraham Aizenbud</w:t>
+                <w:t xml:space="preserve">Local motivic invariants of rational functions in two variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Cassou-Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raibaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788643v1</w:t>
+                <w:t xml:space="preserve">hal-04788628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local motivic invariants of rational functions in two variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrette Cassou-Noguès</w:t>
+                <w:t xml:space="preserve">Analytic holonomicity of real C$^{{\mathrm{exp}}}$-class distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Aizenbud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Cluckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raibaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Servi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788628v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1609,51 +1609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raibautm.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raibaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02655-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cely" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2019.31" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Pech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Langlois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2019-017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Cluckers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Halupczok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loeser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/tlm3.12013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-013-0118-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.04.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329512v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329515v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fantini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786347206_0012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96827-8_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Aizenbud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Servi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788628v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://raibautm.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703864v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Cassou-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raibaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-020-02655-w" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703999v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnz196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Pech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14231/AG-2019-017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cely" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jsl.2019.31" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Cluckers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Halupczok" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Loeser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/tlm3.12013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13163-013-0118-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329512v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2739" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.04.021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Fantini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786347206_0012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96827-8_7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788628v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Aizenbud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Servi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>