--- v0 (2026-04-09)
+++ v1 (2026-05-04)
@@ -1893,291 +1893,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interband cascade lasers grown simultaneously on GaSb, GaAs and Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva Fagot</w:t>
+                <w:t xml:space="preserve">Toward thin GaSb Buffer Layers Grown on On‐Axis (001) Silicon by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐b. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.514069⟩</w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202400090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739941v1</w:t>
+                <w:t xml:space="preserve">hal-04678079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward thin GaSb Buffer Layers Grown on On‐Axis (001) Silicon by Molecular Beam Epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interband cascade lasers grown simultaneously on GaSb, GaAs and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Kombila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (7), pp.11057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/apxr.202400090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.514069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678079v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Functionalized Polylactide Thin Films Using Poly(methylhydrogenosiloxane) Sol–Gel Process with Improved Antifouling Properties</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐b. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (4), pp.2400126. </w:t>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.125299. </w:t>
@@ -4552,295 +4552,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgels of silylated HPMC as a multimodal system for drug co-encapsulation</w:t>
+                <w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zayed</w:t>
+                <w:t xml:space="preserve">Dimitrios Kilymis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Tourné-Péteilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Annelise Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Réthoré</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620498v1</w:t>
+                <w:t xml:space="preserve">hal-01562695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microgels of silylated HPMC as a multimodal system for drug co-encapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Faivre</w:t>
+                <w:t xml:space="preserve">Mohamed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+                <w:t xml:space="preserve">Corine Tourné-Péteilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+                <w:t xml:space="preserve">Gildas Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.790 - 801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562695v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Dielectric Nanocomposites with Electrostatic Force Microscopy</w:t>
               </w:r>
@@ -5192,295 +5192,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769765v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive atomic force microscopy as a tool to reveal high ionising dose effects on ultra thin SiO2/Si structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesion properties of wheat-based particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Touboul</w:t>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Gonzalez-Velo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (3), pp.235 - 240. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1), pp.96 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13204-012-0126-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2013.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633528v1</w:t>
+                <w:t xml:space="preserve">hal-01268066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion properties of wheat-based particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductive atomic force microscopy as a tool to reveal high ionising dose effects on ultra thin SiO2/Si structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Moussa</w:t>
+                <w:t xml:space="preserve">C. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gastaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ramonda</w:t>
+                <w:t xml:space="preserve">Y. Gonzalez-Velo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (1), pp.96 - 103. </w:t>
+              <w:t xml:space="preserve">Applied Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.235 - 240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2013.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13204-012-0126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268066v1</w:t>
+                <w:t xml:space="preserve">hal-01633528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and damping effects on the frequency dependence of electrostatic force microscopy force gradients</w:t>
               </w:r>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6006,51 +6006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of AFM to Study Single Heavy Ion-Induced Localized Structural Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6483,285 +6483,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution electrical characterisation of Ag-conducting heterogeneous chalcogenide glasses</w:t>
+                <w:t xml:space="preserve">Local electrical characterization of Ag conducting chalcogenide glasses using electric force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.06.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356, pp.2402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511009v1</w:t>
+                <w:t xml:space="preserve">hal-00536456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical characterization of Ag conducting chalcogenide glasses using electric force microscopy</w:t>
+                <w:t xml:space="preserve">High resolution electrical characterisation of Ag-conducting heterogeneous chalcogenide glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Pradel</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nf Frolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mr Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 356, pp.2402. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181, pp.1205-1208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2010.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536456v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attachment of trianglamines to silicon wafers, chiral recognition by chemical force microscopy</w:t>
               </w:r>
@@ -7027,51 +7027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Mobile Cations on Microplasticity in Alumino-Phosphate Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Despetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7523,77 +7523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single swift heavy ion-induced trail of discontinuous nanostructures on SiO2 surface under grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.J.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7669,51 +7669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiO2–Si under swift heavy ion irradiation: A comparison between normal and grazing incidence features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata M.J.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,51 +7815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Energy Heavy Ion Irradiation-Induced Structural Modifications: A Potential Physical Understanding of Latent Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,51 +7975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Satpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8109,51 +8109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ap Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ribes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8226,64 +8226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.J.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lebius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8347,90 +8347,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide thickness dependence of swift heavy ion-induced surface tracks formation in silicon dioxide on silicon structures at grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.J.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (12), pp.124306. </w:t>
@@ -9087,798 +9087,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic atomic force microscopy operation based on high flexure modes of the cantilever</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Girard</w:t>
+                <w:t xml:space="preserve">Growth of silicon bump induced by swift heavy ion at the silicon oxide-silicon interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2348634⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (4), pp.041906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2166476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786124v1</w:t>
+                <w:t xml:space="preserve">hal-00323478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silicon bump induced by swift heavy ion at the silicon oxide-silicon interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Touboul</w:t>
+                <w:t xml:space="preserve">Dynamic atomic force microscopy operation based on high flexure modes of the cantilever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88 (4), pp.041906. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2166476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2348634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323478v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of heavy ion-induced nanodots at the SiO2-Si interface : Correlation with ultrathin gate oxide reliability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Caussanel</w:t>
+                <w:t xml:space="preserve">Contact area and tack properties of pressure sensitive adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (6), pp.895-899</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330857v1</w:t>
+                <w:t xml:space="preserve">hal-00329048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact area and tack properties of pressure sensitive adhesives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tordjeman</w:t>
+                <w:t xml:space="preserve">Growth of heavy ion-induced nanodots at the SiO2-Si interface : Correlation with ultrathin gate oxide reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (52-54), pp.3834-3838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329048v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Quantitative nanotribology by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (6), pp.895-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/6/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541634v1</w:t>
+                <w:t xml:space="preserve">hal-00328691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative nanotribology by Atomic Force Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tordjeman</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of high quality undoped and Ga2O3-doped ZnO thin films by reactive electron beam co-evaporation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Al Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Giani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38 (6), pp.895-899. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 275 (3-4), pp.512-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/6/018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328691v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantilever calibration for nanofriction experiments with AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9990,51 +9990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boufaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. El Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 110, pp.251-255. </w:t>
@@ -10078,298 +10078,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Composition of Oxide−Glass Surfaces by Friction Atomic Force Microscopy</w:t>
+                <w:t xml:space="preserve">Improved strain relief of self assembled monolayers from organo hybridochlorosilanes grasted on oxidised 100 silicons wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+                <w:t xml:space="preserve">J. Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Foret</w:t>
+                <w:t xml:space="preserve">M. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Courtens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">G. Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (17), pp.6570-6572. </w:t>
+              <w:t xml:space="preserve">, 2003, 19, pp.2691-2697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la034497c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la020694k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023061v1</w:t>
+                <w:t xml:space="preserve">hal-00327213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved strain relief of self assembled monolayers from organo hybridochlorosilanes grasted on oxidised 100 silicons wafers</w:t>
+                <w:t xml:space="preserve">Imaging the Composition of Oxide−Glass Surfaces by Friction Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moineau</w:t>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Granier</w:t>
+                <w:t xml:space="preserve">Marie Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ramonda</w:t>
+                <w:t xml:space="preserve">Eric Courtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19, pp.2691-2697. </w:t>
+              <w:t xml:space="preserve">, 2003, 19 (17), pp.6570-6572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la020694k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la034497c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327213v1</w:t>
+                <w:t xml:space="preserve">hal-05023061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic and electrostatic force microscopy observations on gallium nitride</w:t>
               </w:r>
@@ -10625,311 +10625,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulations of the behavior of glass particles in a rotating drum in heptane and water vapor atmospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of self-organized InAs Nanoislands on GaAs (001) surface by electrosatic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Olivi-Tran</w:t>
+                <w:t xml:space="preserve">A.N. Titkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fraysse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ramonda</w:t>
+                <w:t xml:space="preserve">V.P. Evtikhiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chatain</w:t>
+                <w:t xml:space="preserve">V.P. Ulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25 (2), pp.217-222. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 201, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e20020024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00213-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327060v1</w:t>
+                <w:t xml:space="preserve">hal-00327062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of self-organized InAs Nanoislands on GaAs (001) surface by electrosatic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and simulations of the behavior of glass particles in a rotating drum in heptane and water vapor atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Olivi-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.P. Ulin</w:t>
+                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 201, pp.1-8. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (2), pp.217-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)00213-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e20020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327062v1</w:t>
+                <w:t xml:space="preserve">hal-00327060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical contrast observations and voltage measurements by Kelvin probe force gradient microscopy</w:t>
               </w:r>
@@ -11304,277 +11304,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the epitaxy of III-Vs on group-IV substrates</w:t>
+                <w:t xml:space="preserve">The direct epitaxial growth of III-Vs on Silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737783v1</w:t>
+                <w:t xml:space="preserve">hal-04737922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The direct epitaxial growth of III-Vs on Silicon substrate</w:t>
+                <w:t xml:space="preserve">Revisiting the epitaxy of III-Vs on group-IV substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sete, France</w:t>
+              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737922v1</w:t>
+                <w:t xml:space="preserve">hal-04737783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of threading dislocation density in GaSb layers grown on Si(001) by molecular beam epitaxy: misfit dislocation networks</w:t>
               </w:r>
@@ -11698,51 +11698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct epitaxy of lasers on Si: challenges and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11823,51 +11823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interband cascade lasers on mismatched substrates emitting above 4 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13296,648 +13296,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Siniscalco</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593470v1</w:t>
+                <w:t xml:space="preserve">hal-01669085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de couches diélectriques de nanoparticules de forme core-shell par microscopie à force électrostatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. El Khoury</w:t>
+                <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres végétales par Microscopie à Force Atomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Castellon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+                <w:t xml:space="preserve">T Cuberes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814135v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la microscopie à force atomique pour l'étude de la biomécanique des parois secondaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">Détection de couches diélectriques de nanoparticules de forme core-shell par microscopie à force électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tancrède Almeras</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Castellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion de lancement du GDR PHYP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669085v1</w:t>
+                <w:t xml:space="preserve">hal-01814135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
+                <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsta Heinze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
+              <w:t xml:space="preserve">11es Journées du Réseau Français des Parois : Workshop StressInTrees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602577v1</w:t>
+                <w:t xml:space="preserve">hal-01960125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures physiques et mécaniques des propriétés de la paroi pendant la maturation</w:t>
+                <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoufeh Abedini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Capron</w:t>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan-Shan Chang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Laurans</w:t>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es Journées du Réseau Français des Parois : Workshop StressInTrees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960125v1</w:t>
+                <w:t xml:space="preserve">hal-01602577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of developing tension wood fibre wall by atomic force microscopy</w:t>
               </w:r>
@@ -14186,90 +14186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High ionizing dose effects on ultra thin SiO&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;/Si structures revealed by Conductive Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gonzalez-Velo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 12th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Sevilla, France. </w:t>
@@ -14432,51 +14432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplasticity in mixed alkali phosphate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Despetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14717,51 +14717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14797,260 +14797,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Latent Defects Induced by Swift Heavy Ion Irradiation on MOS Devices Gate Oxide</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Point mass modelling of AFM cantilever vibrating on higher flexural modes and comparison with experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Zander</w:t>
+                <w:t xml:space="preserve">Paul Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Petit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Tucson, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience +Technology (ICN+T 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Keystone, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822461v1</w:t>
+                <w:t xml:space="preserve">hal-01814055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point mass modelling of AFM cantilever vibrating on higher flexural modes and comparison with experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Latent Defects Induced by Swift Heavy Ion Irradiation on MOS Devices Gate Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">D. Zander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.J.F. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience +Technology (ICN+T 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Keystone, United States</w:t>
+              <w:t xml:space="preserve">45th IEEE Nuclear Space and Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814055v1</w:t>
+                <w:t xml:space="preserve">hal-01822461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in Amplitude-Controlled AFM under vacuum</w:t>
               </w:r>
@@ -15062,51 +15062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Multifrequency AFM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15144,77 +15144,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single swift heavy ion-induced trail of discontinuous nanostructures on SiO2 surface under grazing incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.J.F. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15295,51 +15295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scanning Probe Microscopy, Sensors and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15403,51 +15403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Arinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Nanoscience and Technology ICN&amp;T 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Bâle, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15466,277 +15466,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of SiN treatment on GaN epilayer quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Etude du comportement viscoélastique du bois de l'échelle cellulaire à l'échelle macroscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Despaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.502-508</w:t>
+              <w:t xml:space="preserve">Journées du Programme Matériaux du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543761v1</w:t>
+                <w:t xml:space="preserve">hal-01827094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement viscoélastique du bois de l'échelle cellulaire à l'échelle macroscopique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Despaux</w:t>
+                <w:t xml:space="preserve">Effect of SiN treatment on GaN epilayer quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Benzarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Halidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boufaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. El Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Programme Matériaux du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Optics of Excitons in Confined Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lecce (ITALY), France. pp.502-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827094v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence des propriétés élastiques de la paroi cellulaire du bois par microscopie à force atomique</w:t>
               </w:r>
@@ -16430,51 +16430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Fagot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Kombila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05105430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.568659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;s D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.514069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400090" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audourenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400126" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Graser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trampert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04076042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Toshikj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100777" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c01281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jouglard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godiard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01193B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00721" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08740" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125299" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01964875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana El Khoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piarristeguy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zayed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.074" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Khoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedorenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Laurentie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4198519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769765v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dhahri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061663" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez-Velo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-012-0126-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trasobares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4843835" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiefer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brugger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr11983h" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623455v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coussot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4612-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKF24QJ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hourani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3603037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000767" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBNH2N6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653595" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010115" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q1CD4GBJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.06.050" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1904R2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536456v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K19RB4Z9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hlinka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hodacova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLVHFKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909393v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riedel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545566v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Ratsimihety" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Guida-Pietrasanta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01519a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SRSZSS7W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3182726" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541173v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonda M" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bornand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.148" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLX9XFS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305690v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marinoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Guasch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTRMK7JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630094v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006489" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327178v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ure&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2591255" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2826708" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600360" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12C9BEEF515E49BA9F3EF718F480D7EDBF00B4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0KZD08L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185034v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.054" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6W67FMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328630v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2348634" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323478v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carlotti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caussanel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2166476" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330857v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GM8Z42-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329048v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328691v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/6/018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4CW754-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328690v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1905803" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034497c" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TKT9DC4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327213v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moineau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020694k" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8HS3NR1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327731v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shmidt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Usikov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306144" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ0VXK04-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327062v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Titkov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Evtikhiev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Ulin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00213-1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RW70CZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saluel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1490387" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470239v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Roche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaudau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dumas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathiez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400504-6029100" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737783v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737922v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737830v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Graser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739914v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282848v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio Calvo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cerutti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738478v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tourni&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282768v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806222v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336876v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912144v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laurentie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814135v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Riedel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791166v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131383" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814138v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547007v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814008v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Schwartz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. de Oteyza" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937585v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jebbari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouertani" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castagn&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822461v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814055v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814048v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822417v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Licia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815449v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791128v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Schwartz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alegria" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327860v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Fagot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Kombila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05105430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.568659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;s D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.514069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audourenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400126" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Graser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trampert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04076042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Toshikj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100777" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c01281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jouglard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godiard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01193B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00721" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08740" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125299" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01964875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana El Khoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piarristeguy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zayed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.074" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Khoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedorenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Laurentie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4198519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769765v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dhahri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061663" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez-Velo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-012-0126-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trasobares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4843835" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiefer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brugger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr11983h" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623455v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coussot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4612-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKF24QJ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hourani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3603037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000767" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBNH2N6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653595" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010115" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q1CD4GBJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K19RB4Z9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.06.050" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1904R2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hlinka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hodacova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLVHFKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909393v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riedel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545566v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Ratsimihety" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Guida-Pietrasanta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01519a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SRSZSS7W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3182726" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541173v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonda M" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bornand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.148" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLX9XFS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305690v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marinoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Guasch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTRMK7JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630094v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006489" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327178v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ure&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2591255" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2826708" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600360" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12C9BEEF515E49BA9F3EF718F480D7EDBF00B4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0KZD08L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185034v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.054" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6W67FMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328630v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carlotti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caussanel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2166476" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2348634" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330857v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GM8Z42-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328691v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/6/018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4CW754-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328690v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1905803" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanneau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020694k" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8HS3NR1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023061v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034497c" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TKT9DC4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327731v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shmidt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Usikov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306144" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ0VXK04-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327062v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Titkov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Evtikhiev" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Ulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00213-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RW70CZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saluel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1490387" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470239v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Roche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaudau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dumas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathiez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400504-6029100" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737922v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737783v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737830v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Graser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739914v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282848v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio Calvo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cerutti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738478v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tourni&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282768v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806222v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336876v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912144v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laurentie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814135v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Riedel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791166v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131383" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814138v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547007v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814008v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Schwartz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. de Oteyza" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937585v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jebbari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouertani" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castagn&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814055v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822461v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814048v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822417v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Licia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815449v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791128v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Schwartz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alegria" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327860v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>