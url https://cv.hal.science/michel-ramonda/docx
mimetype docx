--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -596,355 +596,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude micromécanique et microstructurale au sein de l'albumen amylacé du grain de blé par AFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIR Sb-based Interband cascade lasers on metamorphic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andres Diaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Kombila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Nano-Optoelectronics Workshop (iNOW) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Würzburg, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466794v1</w:t>
+                <w:t xml:space="preserve">hal-04282939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIR Sb-based Interband cascade lasers on metamorphic substrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude micromécanique et microstructurale au sein de l'albumen amylacé du grain de blé par AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nano-Optoelectronics Workshop (iNOW) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Würzburg, Germany. 2023</w:t>
+              <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282939v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICLs à 3,3 µm sur substrats de GaSb, GaAs et Si (001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Fagot</w:t>
+                <w:t xml:space="preserve">Daniel Andres Diaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Kombila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MatEpi 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France. 2023</w:t>
@@ -973,90 +973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type-II Interband cascade lasers grown on (100) GaAs substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andres Diaz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Kombila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1631,51 +1631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance GaSb-based interband cascade lasers emitting at 4.7 µm grown on GaAs and Si substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel A Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,291 +1893,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward thin GaSb Buffer Layers Grown on On‐Axis (001) Silicon by Molecular Beam Epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interband cascade lasers grown simultaneously on GaSb, GaAs and Si substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Kombila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/apxr.202400090⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (7), pp.11057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.514069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678079v1</w:t>
+                <w:t xml:space="preserve">hal-04739941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interband cascade lasers grown simultaneously on GaSb, GaAs and Si substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva Fagot</w:t>
+                <w:t xml:space="preserve">Toward thin GaSb Buffer Layers Grown on On‐Axis (001) Silicon by Molecular Beam Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.‐b. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (7), pp.11057. </w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.514069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202400090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739941v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Functionalized Polylactide Thin Films Using Poly(methylhydrogenosiloxane) Sol–Gel Process with Improved Antifouling Properties</w:t>
               </w:r>
@@ -2349,51 +2349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐b. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (4), pp.2400126. </w:t>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.125299. </w:t>
@@ -4552,295 +4552,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t>
+                <w:t xml:space="preserve">Microgels of silylated HPMC as a multimodal system for drug co-encapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Kilymis</w:t>
+                <w:t xml:space="preserve">Mohamed Zayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Faivre</w:t>
+                <w:t xml:space="preserve">Corine Tourné-Péteilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+                <w:t xml:space="preserve">Gildas Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Peuget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 532 (2), pp.790 - 801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562695v1</w:t>
+                <w:t xml:space="preserve">hal-01620498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgels of silylated HPMC as a multimodal system for drug co-encapsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectra of indented pristine and irradiated sodium borosilicate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kilymis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zayed</w:t>
+                <w:t xml:space="preserve">Annelise Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Tourné-Péteilh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Réthoré</w:t>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+                <w:t xml:space="preserve">Jean-Marc Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 532 (2), pp.790 - 801. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 464, pp.5-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.07.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620498v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Dielectric Nanocomposites with Electrostatic Force Microscopy</w:t>
               </w:r>
@@ -7027,51 +7027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Mobile Cations on Microplasticity in Alumino-Phosphate Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Despetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,51 +7975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N. Baranov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Satpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9087,536 +9087,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of silicon bump induced by swift heavy ion at the silicon oxide-silicon interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Touboul</w:t>
+                <w:t xml:space="preserve">Dynamic atomic force microscopy operation based on high flexure modes of the cantilever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Arinero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2166476⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2348634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323478v1</w:t>
+                <w:t xml:space="preserve">hal-01786124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic atomic force microscopy operation based on high flexure modes of the cantilever</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Girard</w:t>
+                <w:t xml:space="preserve">Growth of silicon bump induced by swift heavy ion at the silicon oxide-silicon interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 77 (9), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (4), pp.041906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2348634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2166476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786124v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact area and tack properties of pressure sensitive adhesives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Tordjeman</w:t>
+                <w:t xml:space="preserve">Growth of heavy ion-induced nanodots at the SiO2-Si interface : Correlation with ultrathin gate oxide reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (52-54), pp.3834-3838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329048v1</w:t>
+                <w:t xml:space="preserve">hal-00330857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of heavy ion-induced nanodots at the SiO2-Si interface : Correlation with ultrathin gate oxide reliability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Caussanel</w:t>
+                <w:t xml:space="preserve">Contact area and tack properties of pressure sensitive adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (6), pp.895-899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.10.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00330857v1</w:t>
+                <w:t xml:space="preserve">hal-00329048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative nanotribology by Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tordjeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9834,51 +9834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantilever calibration for nanofriction experiments with AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10078,298 +10078,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved strain relief of self assembled monolayers from organo hybridochlorosilanes grasted on oxidised 100 silicons wafers</w:t>
+                <w:t xml:space="preserve">Imaging the Composition of Oxide−Glass Surfaces by Friction Atomic Force Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moineau</w:t>
+                <w:t xml:space="preserve">Nathalie Destouches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Granier</w:t>
+                <w:t xml:space="preserve">Marie Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lanneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ramonda</w:t>
+                <w:t xml:space="preserve">Eric Courtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19, pp.2691-2697. </w:t>
+              <w:t xml:space="preserve">, 2003, 19 (17), pp.6570-6572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la020694k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la034497c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327213v1</w:t>
+                <w:t xml:space="preserve">hal-05023061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the Composition of Oxide−Glass Surfaces by Friction Atomic Force Microscopy</w:t>
+                <w:t xml:space="preserve">Improved strain relief of self assembled monolayers from organo hybridochlorosilanes grasted on oxidised 100 silicons wafers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Destouches</w:t>
+                <w:t xml:space="preserve">J. Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Foret</w:t>
+                <w:t xml:space="preserve">M. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Courtens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ramonda</w:t>
+                <w:t xml:space="preserve">G. Lanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (17), pp.6570-6572. </w:t>
+              <w:t xml:space="preserve">, 2003, 19, pp.2691-2697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la034497c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la020694k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023061v1</w:t>
+                <w:t xml:space="preserve">hal-00327213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic and electrostatic force microscopy observations on gallium nitride</w:t>
               </w:r>
@@ -11304,277 +11304,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The direct epitaxial growth of III-Vs on Silicon substrate</w:t>
+                <w:t xml:space="preserve">Revisiting the epitaxy of III-Vs on group-IV substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tournié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Sete, France</w:t>
+              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737922v1</w:t>
+                <w:t xml:space="preserve">hal-04737783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the epitaxy of III-Vs on group-IV substrates</w:t>
+                <w:t xml:space="preserve">The direct epitaxial growth of III-Vs on Silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd International Conference on Molecular Beam Epitaxy (ICMBE 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737783v1</w:t>
+                <w:t xml:space="preserve">hal-04737922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of threading dislocation density in GaSb layers grown on Si(001) by molecular beam epitaxy: misfit dislocation networks</w:t>
               </w:r>
@@ -11685,64 +11685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct epitaxy of lasers on Si: challenges and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11810,90 +11810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interband cascade lasers on mismatched substrates emitting above 4 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Andrés Díaz-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gad Kombila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14432,51 +14432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplasticity in mixed alkali phosphate glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Despetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16430,51 +16430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Fagot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Kombila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05105430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.568659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678079v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;s D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.514069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audourenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400126" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Graser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trampert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04076042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Toshikj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100777" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c01281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jouglard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godiard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01193B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00721" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08740" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125299" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01964875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana El Khoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piarristeguy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zayed" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.074" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Khoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedorenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Laurentie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4198519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769765v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dhahri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061663" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez-Velo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-012-0126-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trasobares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4843835" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiefer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brugger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr11983h" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623455v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coussot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4612-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKF24QJ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hourani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3603037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000767" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBNH2N6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653595" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010115" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q1CD4GBJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K19RB4Z9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.06.050" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1904R2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hlinka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hodacova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLVHFKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909393v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riedel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545566v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Ratsimihety" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Guida-Pietrasanta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01519a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SRSZSS7W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3182726" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541173v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonda M" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bornand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.148" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLX9XFS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305690v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marinoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Guasch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTRMK7JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630094v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006489" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327178v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ure&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2591255" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2826708" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600360" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12C9BEEF515E49BA9F3EF718F480D7EDBF00B4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0KZD08L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185034v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.054" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6W67FMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328630v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carlotti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caussanel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2166476" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786124v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2348634" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330857v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GM8Z42-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328691v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/6/018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4CW754-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328690v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1905803" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327213v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moineau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanneau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020694k" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8HS3NR1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023061v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034497c" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TKT9DC4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327731v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shmidt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Usikov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306144" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ0VXK04-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327062v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Titkov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Evtikhiev" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Ulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00213-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RW70CZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saluel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1490387" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470239v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Roche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaudau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dumas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathiez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400504-6029100" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737922v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737783v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737830v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Graser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739914v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282848v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio Calvo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cerutti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738478v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tourni&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282768v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806222v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336876v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912144v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laurentie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814135v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Riedel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791166v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131383" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814138v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547007v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814008v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Schwartz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. de Oteyza" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937585v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jebbari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouertani" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castagn&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814055v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822461v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814048v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822417v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Licia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815449v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791128v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Schwartz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alegria" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327860v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296571v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rohel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Pouliquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296596v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wijden Khelifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pallikkara Chandrasekharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Fagot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz-Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Kombila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282761v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andres Diaz Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rio Calvo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Capron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05105430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Escalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rouillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.568659" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04964827v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Merindol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109096" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;s D&#237;az-Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.514069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tourni&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Rodriguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400090" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audourenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Baldo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Coronas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Flaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c02975" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trampert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400126" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Graser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ramonda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trampert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04076042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Toshikj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blanquer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125880" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107444v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202203050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100777" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03845474v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ferez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Alm&#233;ras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.138" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Qi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c01281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Nuernberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Jouglard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Arinero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Folgado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mayor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Godiard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01193B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417100v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c00721" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373384v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Moll" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hermet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Candolfi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c08740" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Escalier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00340" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rio Calvo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cerutti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125299" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01964875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana El Khoury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Laurentie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.9.279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piarristeguy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Parc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.280" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zayed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Tourn&#233;-P&#233;teilh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.074" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kilymis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Faivre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2017.03.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Khoury" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedorenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Laurentie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4198519" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bettarel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130552" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769765v3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dhahri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marliere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061663" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Moussa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gastaldi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2013.03.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633528v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gonzalez-Velo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-012-0126-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trasobares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4843835" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734856v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Villanueva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kiefer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brugger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr11983h" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623455v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coussot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibrahim" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dobrijevic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-010-4612-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VKF24QJ1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632428v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hourani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3603037" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632419v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nf Frolet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000767" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BBNH2N6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ribes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3653595" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2010115" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-Q1CD4GBJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536456v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.03.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K19RB4Z9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511009v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mr Ribes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ap Pradel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2010.06.050" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1904R2H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Hlinka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Hodacova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Raehm" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Granier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.01.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWLVHFKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909393v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riedel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545566v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Guillaume" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Solignac" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599082v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;d&#233;e Ratsimihety" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Guida-Pietrasanta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm01519a" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SRSZSS7W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791002v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3182726" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541173v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonda M" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Bornand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00343808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinoni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.148" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLX9XFS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00305690v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata M.J.F. Carvalho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Marinoni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Guasch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTRMK7JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630094v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Zander" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2006489" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327178v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deguffroy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tasco" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Satpati" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748872" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ure&#241;a" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.09.065" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lebius" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2591255" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2826708" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332597v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Danger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200600360" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E12C9BEEF515E49BA9F3EF718F480D7EDBF00B4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327285v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Portes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.03.012" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0KZD08L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185034v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kuwata" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2006.07.054" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6W67FMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328630v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2336104" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2348634" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323478v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Carlotti" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caussanel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2166476" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330857v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.10.017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GM8Z42-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329048v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328691v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/6/018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4V4CW754-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541634v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.034" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJKL43J3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328690v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1905803" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543759v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Halidou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Benzarti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boufaden" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Jani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.02.002" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D2SD6X0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023061v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Destouches" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Courtens" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034497c" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TKT9DC4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327213v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moineau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanneau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la020694k" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8HS3NR1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327731v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cadet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shmidt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Usikov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200306144" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ0VXK04-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004541v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22941932-90001591" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327062v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Titkov" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Evtikhiev" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Ulin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)00213-1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RW70CZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327060v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivi-Tran" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fraysse" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020024" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VP6HFKF9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327064v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saluel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1490387" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470239v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Roche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaudau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Dumas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathiez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199400504-6029100" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907295v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737783v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737922v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737830v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Graser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Trampert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739852v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739914v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282848v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rio Calvo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cerutti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738478v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tourni&#233;" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111876v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282768v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856445v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahoud Dignat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lantin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD53806.2022.9863479" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806222v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765822v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lahoud Dignat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lantin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arinero" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336876v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989122v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leclere" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Pittenger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269060v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912144v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Laurentie" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669085v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593470v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Siniscalco" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cuberes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814135v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960125v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufeh Abedini" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Chang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436113v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815426v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Riedel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791166v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131383" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814138v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547007v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814008v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ariel Schwartz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. de Oteyza" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937585v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jebbari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouertani" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castagn&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814055v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Girard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Girard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822461v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zander" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814048v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822417v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814062v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Portes Licia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827094v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543761v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815449v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528434v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arnould" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurans" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alm&#233;ras" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791128v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Schwartz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alegria" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327860v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>